--- v7 (2026-09-07)
+++ v8 (2026-10-22)
@@ -50,143 +50,143 @@
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>29.35</t>
   </si>
   <si>
     <t>24.75</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>32.46</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.60</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>35.13</t>
   </si>
   <si>
     <t>30.81</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>35.14</t>
   </si>
   <si>
     <t>30.41</t>
   </si>
   <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>36.99</t>
   </si>
   <si>
     <t>30.76</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>35.02</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>35.80</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>35.72</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>42.44</t>
   </si>
   <si>
     <t>38.18</t>
@@ -371,51 +371,51 @@
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>58.34</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
-    <t>55.15</t>
+    <t>54.67</t>
   </si>
   <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>1:03.65</t>
   </si>
   <si>
     <t>57.22</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>1:04.14</t>
   </si>
   <si>
     <t>48.86</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>1:04.93</t>
   </si>
@@ -428,111 +428,111 @@
   <si>
     <t>1:05.94</t>
   </si>
   <si>
     <t>55.32</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Даниил Придворев</t>
   </si>
   <si>
     <t>1:08.94</t>
   </si>
   <si>
     <t>1:05.17</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>1:13.41</t>
+  </si>
+  <si>
+    <t>1:03.23</t>
+  </si>
+  <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>1:14.06</t>
   </si>
   <si>
     <t>1:08.16</t>
   </si>
   <si>
+    <t>Екатерина Кусачева</t>
+  </si>
+  <si>
+    <t>1:14.13</t>
+  </si>
+  <si>
+    <t>1:07.28</t>
+  </si>
+  <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>1:14.16</t>
   </si>
   <si>
     <t>1:09.85</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Фаррух Исаков</t>
   </si>
   <si>
     <t>1:23.34</t>
   </si>
   <si>
     <t>1:14.19</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>1:28.16</t>
   </si>
   <si>
     <t>1:16.98</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:10.51</t>
   </si>
   <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>1:43.38</t>
   </si>
   <si>
     <t>1:35.67</t>
   </si>
   <si>
     <t>Де Дюн Пек</t>
   </si>
   <si>
     <t>1:54.54</t>
   </si>
   <si>
     <t>1:46.28</t>
   </si>
   <si>
     <t>Согто Ламбаев</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>