--- v7 (2026-09-07)
+++ v8 (2026-10-23)
@@ -17,399 +17,399 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
-    <t>Иван Полканов</t>
+    <t>Ivan Polkanov</t>
   </si>
   <si>
     <t>52.22</t>
   </si>
   <si>
     <t>47.53</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
-    <t>Владислав Мельников</t>
+    <t>Vladislav Melnikov</t>
   </si>
   <si>
     <t>54.29</t>
   </si>
   <si>
     <t>48.61</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>56.73</t>
-[...2 lines deleted...]
-    <t>Михаил Копылов</t>
+    <t>54.15</t>
+  </si>
+  <si>
+    <t>Aleksandr Dokin</t>
+  </si>
+  <si>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
+  </si>
+  <si>
+    <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>1:00.95</t>
   </si>
   <si>
     <t>54.13</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...8 lines deleted...]
-    <t>Доржо Цыбенов</t>
+    <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>1:07.76</t>
   </si>
   <si>
     <t>1:04.80</t>
   </si>
   <si>
-    <t>Никита Пак</t>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>1:11.78</t>
   </si>
   <si>
     <t>1:02.66</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>1:14.45</t>
   </si>
   <si>
     <t>1:08.27</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
-    <t>Дмитрий Мучкаев</t>
+    <t>Dmitrii Muchkaev</t>
   </si>
   <si>
     <t>1:17.42</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
-    <t>Дмитрий Класен</t>
+    <t>Dmitriy Klasen</t>
   </si>
   <si>
     <t>1:19.01</t>
   </si>
   <si>
     <t>1:15.66</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Андрей Жуков</t>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>1:22.71</t>
+  </si>
+  <si>
+    <t>1:10.64</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
-    <t>Цыден Хармакшанов</t>
+    <t>Tsyden Kharmakshanov</t>
   </si>
   <si>
     <t>1:29.56</t>
   </si>
   <si>
     <t>1:22.30</t>
   </si>
   <si>
-    <t>Илья Мальцев</t>
+    <t>Ilia Maltsev</t>
   </si>
   <si>
     <t>1:34.53</t>
   </si>
   <si>
     <t>1:27.97</t>
   </si>
   <si>
-    <t>Дмитрий Шевченко</t>
+    <t>Dmitriy Shevchenko</t>
   </si>
   <si>
     <t>1:35.84</t>
   </si>
   <si>
     <t>1:21.24</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>1:36.91</t>
   </si>
   <si>
     <t>1:32.75</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>1:37.56</t>
   </si>
   <si>
     <t>1:30.49</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>1:37.71</t>
   </si>
   <si>
     <t>1:29.79</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Milana Longinova</t>
+  </si>
+  <si>
+    <t>1:39.56</t>
+  </si>
+  <si>
+    <t>1:32.91</t>
+  </si>
+  <si>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>1:39.69</t>
   </si>
   <si>
     <t>1:25.40</t>
   </si>
   <si>
-    <t>Владислав Березниченко</t>
+    <t>Vladislav Bereznichenko</t>
   </si>
   <si>
     <t>1:41.32</t>
   </si>
   <si>
     <t>1:30.79</t>
   </si>
   <si>
-    <t>Роман Ярушевский</t>
+    <t>Roman Yarushevskiy</t>
   </si>
   <si>
     <t>1:41.52</t>
   </si>
   <si>
     <t>1:31.44</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>1:44.68</t>
   </si>
   <si>
     <t>1:40.26</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>1:55.09</t>
   </si>
   <si>
     <t>1:41.92</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
-[...8 lines deleted...]
-    <t>Денис Воробьев</t>
+    <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>2:03.06</t>
   </si>
   <si>
     <t>1:53.29</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
+    <t>Yan Hardikov</t>
   </si>
   <si>
     <t>2:08.39</t>
   </si>
   <si>
     <t>1:57.20</t>
   </si>
   <si>
-    <t>Владимир Березниченко</t>
+    <t>Vladimir Bereznichenko</t>
   </si>
   <si>
     <t>2:09.71</t>
   </si>
   <si>
     <t>2:03.88</t>
   </si>
   <si>
-    <t>Артур Друженя</t>
+    <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>2:15.03</t>
   </si>
   <si>
     <t>2:06.17</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
+    <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>2:22.70</t>
   </si>
   <si>
     <t>1:57.13</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
+    <t>Bair Pavlov</t>
   </si>
   <si>
     <t>2:24.16</t>
   </si>
   <si>
     <t>2:03.69</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:33.39</t>
   </si>
   <si>
     <t>2:02.92</t>
   </si>
   <si>
-    <t>Мирон Головатый</t>
+    <t>Miron Golovatyi</t>
   </si>
   <si>
     <t>2:42.49</t>
   </si>
   <si>
-    <t>Артём Черняев</t>
+    <t>Artem Chernyaev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>