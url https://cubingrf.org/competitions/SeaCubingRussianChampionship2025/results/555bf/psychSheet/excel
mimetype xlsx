--- v2 (2026-03-03)
+++ v3 (2026-09-07)
@@ -35,63 +35,63 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>4:34.19</t>
   </si>
   <si>
     <t>3:20.41</t>
   </si>
   <si>
+    <t>Александр Черкасов</t>
+  </si>
+  <si>
+    <t>18:31.19</t>
+  </si>
+  <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>20:51.38</t>
   </si>
   <si>
     <t>19:43.07</t>
-  </si>
-[...4 lines deleted...]
-    <t>23:35.00</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -458,65 +458,65 @@
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>