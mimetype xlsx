--- v7 (2026-09-07)
+++ v8 (2026-10-23)
@@ -47,117 +47,117 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1:15.20</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
+  </si>
+  <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>1:48.62</t>
+  </si>
+  <si>
+    <t>1:43.20</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>1:50.52</t>
   </si>
   <si>
     <t>1:42.75</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>2:00.88</t>
   </si>
   <si>
     <t>1:59.02</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>2:01.09</t>
   </si>
   <si>
     <t>1:57.39</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>2:19.81</t>
   </si>
   <si>
     <t>2:09.25</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>2:26.54</t>
   </si>
   <si>
     <t>2:21.62</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Илья Мальцев</t>
   </si>
   <si>
     <t>3:00.52</t>
   </si>
   <si>
     <t>2:53.67</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3:03.04</t>
   </si>