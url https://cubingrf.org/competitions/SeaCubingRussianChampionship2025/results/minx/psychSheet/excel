--- v7 (2026-09-07)
+++ v8 (2026-10-23)
@@ -44,68 +44,68 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>37.86</t>
   </si>
   <si>
     <t>32.50</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>46.55</t>
   </si>
   <si>
     <t>41.63</t>
@@ -128,51 +128,51 @@
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>53.64</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
     <t>55.48</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
-    <t>1:01.43</t>
+    <t>1:00.47</t>
   </si>
   <si>
     <t>53.85</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
@@ -254,54 +254,54 @@
   <si>
     <t>1:23.07</t>
   </si>
   <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>1:38.02</t>
   </si>
   <si>
     <t>1:29.59</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>1:40.82</t>
   </si>
   <si>
     <t>1:24.06</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>1:43.39</t>
-[...2 lines deleted...]
-    <t>1:30.85</t>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>2:15.35</t>
   </si>
   <si>
     <t>1:57.33</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>2:37.03</t>
   </si>