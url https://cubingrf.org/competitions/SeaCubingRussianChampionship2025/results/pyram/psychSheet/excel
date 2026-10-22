--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -17,498 +17,498 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
     <t>0.93</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...8 lines deleted...]
-    <t>Никита Попков</t>
+    <t>Afanasy Ivanov</t>
+  </si>
+  <si>
+    <t>2.35</t>
+  </si>
+  <si>
+    <t>1.66</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>3.20</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>2.96</t>
-[...2 lines deleted...]
-    <t>Дмитрий Класен</t>
+    <t>2.68</t>
+  </si>
+  <si>
+    <t>Dmitriy Klasen</t>
   </si>
   <si>
     <t>3.96</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
+    <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
-    <t>Дмитрий Шевченко</t>
+    <t>Dmitriy Shevchenko</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
-    <t>Доржо Цыбенов</t>
+    <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>2.94</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Daria Eliseeva</t>
+  </si>
+  <si>
+    <t>5.23</t>
+  </si>
+  <si>
+    <t>2.76</t>
+  </si>
+  <si>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Никита Пак</t>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>3.62</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
+    <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
     <t>3.97</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...8 lines deleted...]
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
+    <t>Aleksandra Voroshilova</t>
   </si>
   <si>
     <t>6.15</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
-    <t>Илья Мальцев</t>
+    <t>Ilia Maltsev</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
-    <t>Цыден Хармакшанов</t>
+    <t>Tsyden Kharmakshanov</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
+    <t>Yan Hardikov</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>5.93</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
-    <t>4.69</t>
-[...2 lines deleted...]
-    <t>Елисей Якинто</t>
+    <t>4.13</t>
+  </si>
+  <si>
+    <t>Elisei Yaquinto</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>5.37</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
-    <t>Никита Янукович</t>
+    <t>Nikita Yanucovich</t>
   </si>
   <si>
     <t>7.84</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
+    <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>5.15</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
+    <t>Bair Pavlov</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>4.88</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
+    <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
+    <t>Roman Fotiev</t>
   </si>
   <si>
     <t>9.92</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
-    <t>Роман Ярушевский</t>
+    <t>Roman Yarushevskiy</t>
   </si>
   <si>
     <t>10.10</t>
   </si>
   <si>
     <t>6.32</t>
   </si>
   <si>
-    <t>Александра Воробьева</t>
+    <t>Aleksandra Vorobʹyeva</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
-    <t>Даниил Придворев</t>
+    <t>Daniil Pridvorev</t>
   </si>
   <si>
     <t>10.49</t>
   </si>
   <si>
     <t>5.73</t>
   </si>
   <si>
-    <t>Мирон Головатый</t>
+    <t>Miron Golovatyi</t>
   </si>
   <si>
     <t>10.56</t>
   </si>
   <si>
     <t>8.30</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
+    <t>Rodion Pipko</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
-    <t>Татьяна Якинто</t>
+    <t>Tatyana Yaquinto</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
-    <t>Давид Чеботкевич</t>
+    <t>David Chebotkevich</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>5.95</t>
   </si>
   <si>
-    <t>Виталина Калистратова</t>
+    <t>Vitalina Kalistratova</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
-    <t>Ирина Павличенко</t>
+    <t>Irina Pavlichenko</t>
   </si>
   <si>
     <t>14.45</t>
   </si>
   <si>
     <t>10.67</t>
   </si>
   <si>
-    <t>Артём Черняев</t>
+    <t>Artem Chernyaev</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
     <t>9.47</t>
   </si>
   <si>
-    <t>Марина Зарицкая</t>
+    <t>Marina Zaritskaya</t>
   </si>
   <si>
     <t>24.34</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
-    <t>Александр Ким</t>
+    <t>Alexander Kim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -833,51 +833,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C52" sqref="C52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1099,65 +1099,65 @@
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>63</v>