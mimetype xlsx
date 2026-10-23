--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -29,137 +29,137 @@
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>9.05</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>13.52</t>
+  </si>
+  <si>
+    <t>10.29</t>
+  </si>
+  <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>14.61</t>
   </si>
   <si>
     <t>10.92</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>15.90</t>
   </si>
   <si>
     <t>12.42</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>16.20</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>17.81</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>Артём Островидов</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
     <t>17.07</t>
@@ -212,78 +212,78 @@
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>37.20</t>
   </si>
   <si>
     <t>24.22</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>39.17</t>
   </si>
   <si>
-    <t>27.00</t>
+    <t>25.13</t>
+  </si>
+  <si>
+    <t>Алексей Плешков</t>
+  </si>
+  <si>
+    <t>40.99</t>
+  </si>
+  <si>
+    <t>27.23</t>
   </si>
   <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>42.51</t>
   </si>
   <si>
     <t>29.85</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>44.29</t>
+    <t>43.85</t>
   </si>
   <si>
     <t>23.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>27.23</t>
   </si>
   <si>
     <t>Илья Мальцев</t>
   </si>
   <si>
     <t>46.32</t>
   </si>
   <si>
     <t>33.42</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>53.47</t>
   </si>
   <si>
     <t>40.25</t>
   </si>
   <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>1:08.91</t>
   </si>