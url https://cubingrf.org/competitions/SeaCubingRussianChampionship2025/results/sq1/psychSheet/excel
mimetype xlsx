--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -12,311 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...11 lines deleted...]
-    <t>9.82</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
-    <t>Михаил Копылов</t>
+    <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
-    <t>Тимофей Тарасенко</t>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>9.05</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>14.61</t>
   </si>
   <si>
     <t>10.92</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
-    <t>Никита Пак</t>
-[...2 lines deleted...]
-    <t>17.37</t>
+    <t>Nikita Pak</t>
+  </si>
+  <si>
+    <t>16.20</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
-    <t>Доржо Цыбенов</t>
+    <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>17.81</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
-[...17 lines deleted...]
-    <t>Максим Милосердов</t>
+    <t>Ilya Sokolov</t>
+  </si>
+  <si>
+    <t>18.03</t>
+  </si>
+  <si>
+    <t>13.96</t>
+  </si>
+  <si>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>18.52</t>
+  </si>
+  <si>
+    <t>12.27</t>
+  </si>
+  <si>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>17.21</t>
   </si>
   <si>
-    <t>Артём Островидов</t>
+    <t>Artem Ostrovidov</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>25.94</t>
   </si>
   <si>
     <t>19.93</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
+    <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>34.01</t>
   </si>
   <si>
     <t>27.94</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
+    <t>Rodion Pipko</t>
   </si>
   <si>
     <t>37.20</t>
   </si>
   <si>
     <t>24.22</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>41.85</t>
   </si>
   <si>
     <t>27.00</t>
   </si>
   <si>
-    <t>Артур Друженя</t>
+    <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>42.51</t>
   </si>
   <si>
     <t>29.85</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>44.29</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>27.23</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
+    <t>Artem Chernyaev</t>
+  </si>
+  <si>
+    <t>1:08.91</t>
+  </si>
+  <si>
+    <t>54.14</t>
+  </si>
+  <si>
+    <t>Bair Pavlov</t>
   </si>
   <si>
     <t>1:42.72</t>
   </si>
   <si>
     <t>1:04.23</t>
   </si>
   <si>
-    <t>Цыден Хармакшанов</t>
+    <t>Tsyden Kharmakshanov</t>
   </si>
   <si>
     <t>40.25</t>
   </si>
   <si>
-    <t>Илья Мальцев</t>
+    <t>Ilia Maltsev</t>
   </si>
   <si>
     <t>46.11</t>
   </si>
   <si>
-    <t>Артём Черняев</t>
-[...8 lines deleted...]
-    <t>Роман Ярушевский</t>
+    <t>Dmitriy Klasen</t>
+  </si>
+  <si>
+    <t>Roman Yarushevskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1015,88 +1018,90 @@
       <c r="D25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="1"/>
+      <c r="C27" s="1" t="s">
+        <v>80</v>
+      </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" s="1"/>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C31" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>