--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -41,134 +41,134 @@
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
-    <t>10.11</t>
+    <t>9.78</t>
   </si>
   <si>
     <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>9.05</t>
   </si>
   <si>
     <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Artur Khamzin</t>
   </si>
   <si>
     <t>14.61</t>
   </si>
   <si>
     <t>10.92</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
+    <t>Ilya Sokolov</t>
+  </si>
+  <si>
+    <t>15.90</t>
+  </si>
+  <si>
+    <t>12.42</t>
+  </si>
+  <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Nikita Pak</t>
   </si>
   <si>
     <t>16.20</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>16.35</t>
+  </si>
+  <si>
+    <t>12.27</t>
+  </si>
+  <si>
     <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>17.81</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
-    <t>Ilya Sokolov</t>
-[...16 lines deleted...]
-  <si>
     <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>17.21</t>
   </si>
   <si>
     <t>Artem Ostrovidov</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
@@ -209,51 +209,51 @@
   <si>
     <t>27.94</t>
   </si>
   <si>
     <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
     <t>Rodion Pipko</t>
   </si>
   <si>
     <t>37.20</t>
   </si>
   <si>
     <t>24.22</t>
   </si>
   <si>
     <t>Andrey Kohhelev</t>
   </si>
   <si>
-    <t>41.85</t>
+    <t>39.17</t>
   </si>
   <si>
     <t>27.00</t>
   </si>
   <si>
     <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>42.51</t>
   </si>
   <si>
     <t>29.85</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>44.29</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>Aleksey Pleshkov</t>
   </si>