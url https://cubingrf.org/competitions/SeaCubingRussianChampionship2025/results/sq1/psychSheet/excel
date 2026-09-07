--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -12,314 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Nikita Popkov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
-    <t>Mikhail Kopylov</t>
+    <t>Михаил Копылов</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
-    <t>Timofei Tarasenko</t>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>9.05</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
-    <t>Artur Khamzin</t>
+    <t>Артур Хамзин</t>
   </si>
   <si>
     <t>14.61</t>
   </si>
   <si>
     <t>10.92</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
-    <t>Ilya Sokolov</t>
+    <t>Илья Соколов</t>
   </si>
   <si>
     <t>15.90</t>
   </si>
   <si>
     <t>12.42</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
-    <t>Nikita Pak</t>
+    <t>Никита Пак</t>
   </si>
   <si>
     <t>16.20</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>16.35</t>
   </si>
   <si>
-    <t>12.27</t>
-[...2 lines deleted...]
-    <t>Dorzho Tsybenov</t>
+    <t>10.29</t>
+  </si>
+  <si>
+    <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>17.81</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
-    <t>Maksim Miloserdov</t>
-[...8 lines deleted...]
-    <t>Artem Ostrovidov</t>
+    <t>Максим Милосердов</t>
+  </si>
+  <si>
+    <t>18.40</t>
+  </si>
+  <si>
+    <t>14.22</t>
+  </si>
+  <si>
+    <t>Артём Островидов</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>25.94</t>
   </si>
   <si>
     <t>19.93</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
+    <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
-    <t>Bair Yeshiyev</t>
+    <t>Баир Ешиев</t>
   </si>
   <si>
     <t>34.01</t>
   </si>
   <si>
-    <t>27.94</t>
-[...2 lines deleted...]
-    <t>Artemiy Stukarchuk</t>
+    <t>23.54</t>
+  </si>
+  <si>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
-    <t>Rodion Pipko</t>
+    <t>Родион Пипко</t>
   </si>
   <si>
     <t>37.20</t>
   </si>
   <si>
     <t>24.22</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
+    <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>39.17</t>
   </si>
   <si>
     <t>27.00</t>
   </si>
   <si>
-    <t>Artur Druzhenya</t>
+    <t>Артур Друженя</t>
   </si>
   <si>
     <t>42.51</t>
   </si>
   <si>
     <t>29.85</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>44.29</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
-    <t>Aleksey Pleshkov</t>
+    <t>Алексей Плешков</t>
   </si>
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>27.23</t>
   </si>
   <si>
-    <t>Artem Chernyaev</t>
+    <t>Илья Мальцев</t>
+  </si>
+  <si>
+    <t>46.32</t>
+  </si>
+  <si>
+    <t>33.42</t>
+  </si>
+  <si>
+    <t>Цыден Хармакшанов</t>
+  </si>
+  <si>
+    <t>53.47</t>
+  </si>
+  <si>
+    <t>40.25</t>
+  </si>
+  <si>
+    <t>Артём Черняев</t>
   </si>
   <si>
     <t>1:08.91</t>
   </si>
   <si>
     <t>54.14</t>
   </si>
   <si>
-    <t>Bair Pavlov</t>
+    <t>Баир Павлов</t>
   </si>
   <si>
     <t>1:42.72</t>
   </si>
   <si>
     <t>1:04.23</t>
   </si>
   <si>
-    <t>Tsyden Kharmakshanov</t>
-[...14 lines deleted...]
-    <t>Roman Yarushevskiy</t>
+    <t>Дмитрий Класен</t>
+  </si>
+  <si>
+    <t>Роман Ярушевский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1032,76 +1038,80 @@
       <c r="D26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="1"/>
+      <c r="C28" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C29" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>86</v>
+      </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1"/>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C31" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>