--- v2 (2026-03-03)
+++ v3 (2026-06-25)
@@ -35,120 +35,120 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
+    <t>Максим Бреднев</t>
+  </si>
+  <si>
+    <t>37.29</t>
+  </si>
+  <si>
+    <t>35.46</t>
+  </si>
+  <si>
     <t>Ростислав Ефимов</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
     <t>31.14</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>
   <si>
     <t>38.35</t>
   </si>
   <si>
     <t>35.40</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>35.02</t>
   </si>
   <si>
     <t>Михаил Сартаков</t>
   </si>
   <si>
     <t>42.94</t>
   </si>
   <si>
     <t>40.22</t>
   </si>
   <si>
-    <t>Максим Бреднев</t>
-[...5 lines deleted...]
-    <t>40.17</t>
+    <t>Ян Дашевский</t>
+  </si>
+  <si>
+    <t>44.40</t>
+  </si>
+  <si>
+    <t>39.22</t>
   </si>
   <si>
     <t>Никита Раззамазов</t>
   </si>
   <si>
     <t>47.10</t>
   </si>
   <si>
     <t>38.44</t>
   </si>
   <si>
     <t>Михаил Ивашечкин</t>
   </si>
   <si>
     <t>48.16</t>
   </si>
   <si>
     <t>40.54</t>
-  </si>
-[...7 lines deleted...]
-    <t>44.56</t>
   </si>
   <si>
     <t>Никита Бурмистров</t>
   </si>
   <si>
     <t>1:09.53</t>
   </si>
   <si>
     <t>1:05.39</t>
   </si>
   <si>
     <t>Алиса Лесникова</t>
   </si>
   <si>
     <t>1:10.67</t>
   </si>
   <si>
     <t>56.98</t>
   </si>
   <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>1:17.59</t>
   </si>