--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -29,144 +29,144 @@
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
-    <t>5.62</t>
+    <t>5.60</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>8.13</t>
   </si>
   <si>
     <t>7.32</t>
   </si>
   <si>
     <t>Илья Бойко</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>Михаил Сартаков</t>
   </si>
   <si>
-    <t>10.45</t>
-[...2 lines deleted...]
-    <t>8.75</t>
+    <t>10.17</t>
+  </si>
+  <si>
+    <t>6.71</t>
   </si>
   <si>
     <t>Ксения Есипова</t>
   </si>
   <si>
     <t>10.79</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>Никита Должкевич</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
     <t>10.90</t>
   </si>
   <si>
     <t>Михаил Ивашечкин</t>
   </si>
   <si>
     <t>16.26</t>
   </si>
   <si>
     <t>13.95</t>
   </si>
   <si>
     <t>Алиса Лесникова</t>
   </si>
   <si>
     <t>18.56</t>
   </si>
   <si>
     <t>15.36</t>
   </si>
   <si>
     <t>Евгений Логинов</t>
   </si>
   <si>
     <t>24.17</t>
   </si>
   <si>
     <t>17.71</t>
   </si>
   <si>
+    <t>Игорь Кайгалов</t>
+  </si>
+  <si>
+    <t>26.47</t>
+  </si>
+  <si>
+    <t>14.24</t>
+  </si>
+  <si>
     <t>Пётр Плышевский</t>
   </si>
   <si>
     <t>26.67</t>
   </si>
   <si>
     <t>21.31</t>
-  </si>
-[...7 lines deleted...]
-    <t>26.79</t>
   </si>
   <si>
     <t>Никита Мальцев</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>34.29</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>36.83</t>
   </si>
   <si>
     <t>30.66</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>