--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -47,54 +47,54 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>16.40</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
-    <t>17.50</t>
-[...2 lines deleted...]
-    <t>13.46</t>
+    <t>16.94</t>
+  </si>
+  <si>
+    <t>12.60</t>
   </si>
   <si>
     <t>Амина Чебочакова</t>
   </si>
   <si>
     <t>18.56</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Никита Раззамазов</t>
   </si>
   <si>
     <t>22.26</t>
   </si>
   <si>
     <t>17.99</t>
   </si>
   <si>
     <t>Ростислав Ефимов</t>
   </si>
   <si>
     <t>22.35</t>
   </si>