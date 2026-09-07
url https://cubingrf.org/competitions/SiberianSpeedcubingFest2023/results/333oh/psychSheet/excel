--- v2 (2026-06-02)
+++ v3 (2026-09-07)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
-    <t>16.40</t>
+    <t>16.33</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>16.94</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
     <t>Амина Чебочакова</t>
   </si>
   <si>
     <t>18.56</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Никита Раззамазов</t>
   </si>