--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -35,93 +35,93 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
+    <t>Максим Бреднев</t>
+  </si>
+  <si>
+    <t>37.29</t>
+  </si>
+  <si>
+    <t>35.46</t>
+  </si>
+  <si>
     <t>Ростислав Ефимов</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
     <t>31.14</t>
   </si>
   <si>
     <t>Амина Чебочакова</t>
   </si>
   <si>
     <t>40.12</t>
   </si>
   <si>
     <t>33.32</t>
   </si>
   <si>
     <t>Трофим Бабин</t>
   </si>
   <si>
     <t>41.70</t>
   </si>
   <si>
     <t>33.70</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>41.92</t>
   </si>
   <si>
-    <t>37.35</t>
-[...8 lines deleted...]
-    <t>40.17</t>
+    <t>34.12</t>
   </si>
   <si>
     <t>Никита Раззамазов</t>
   </si>
   <si>
     <t>47.10</t>
   </si>
   <si>
     <t>38.44</t>
   </si>
   <si>
     <t>Михаил Ивашечкин</t>
   </si>
   <si>
     <t>48.16</t>
   </si>
   <si>
     <t>40.54</t>
   </si>
   <si>
     <t>Егор Тарасов</t>
   </si>
   <si>
     <t>54.40</t>
   </si>
@@ -197,66 +197,66 @@
   <si>
     <t>1:17.96</t>
   </si>
   <si>
     <t>1:07.47</t>
   </si>
   <si>
     <t>Александр Лаптев</t>
   </si>
   <si>
     <t>1:22.74</t>
   </si>
   <si>
     <t>1:11.36</t>
   </si>
   <si>
     <t>Светлана Баскакова</t>
   </si>
   <si>
     <t>1:25.70</t>
   </si>
   <si>
     <t>1:11.48</t>
   </si>
   <si>
+    <t>Ксения Есипова</t>
+  </si>
+  <si>
+    <t>1:31.93</t>
+  </si>
+  <si>
+    <t>1:17.07</t>
+  </si>
+  <si>
     <t>Артём Мельников</t>
   </si>
   <si>
     <t>1:35.44</t>
   </si>
   <si>
     <t>1:34.90</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:25.37</t>
   </si>
   <si>
     <t>Егор Говорунов</t>
   </si>
   <si>
     <t>2:36.71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>