--- v1 (2026-03-03)
+++ v2 (2026-07-23)
@@ -41,102 +41,102 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>1:00.95</t>
   </si>
   <si>
     <t>54.13</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>1:12.93</t>
   </si>
   <si>
-    <t>1:05.64</t>
+    <t>1:03.89</t>
   </si>
   <si>
     <t>Ростислав Ефимов</t>
   </si>
   <si>
     <t>1:17.21</t>
   </si>
   <si>
     <t>1:06.50</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>1:22.39</t>
   </si>
   <si>
     <t>1:12.11</t>
   </si>
   <si>
     <t>Михаил Ивашечкин</t>
   </si>
   <si>
     <t>1:24.17</t>
   </si>
   <si>
     <t>1:17.86</t>
   </si>
   <si>
     <t>Амина Чебочакова</t>
   </si>
   <si>
     <t>1:29.97</t>
   </si>
   <si>
     <t>1:18.16</t>
   </si>
   <si>
     <t>Никита Раззамазов</t>
   </si>
   <si>
     <t>1:39.92</t>
   </si>
   <si>
-    <t>1:31.82</t>
+    <t>1:28.69</t>
   </si>
   <si>
     <t>Никита Бурмистров</t>
   </si>
   <si>
-    <t>2:03.16</t>
+    <t>1:56.93</t>
   </si>
   <si>
     <t>1:45.89</t>
   </si>
   <si>
     <t>Савелий Шипов</t>
   </si>
   <si>
     <t>2:30.03</t>
   </si>
   <si>
     <t>2:17.32</t>
   </si>
   <si>
     <t>Александр Лаптев</t>
   </si>
   <si>
     <t>2:57.78</t>
   </si>
   <si>
     <t>2:40.76</t>
   </si>
   <si>
     <t>Артём Мельников</t>
   </si>