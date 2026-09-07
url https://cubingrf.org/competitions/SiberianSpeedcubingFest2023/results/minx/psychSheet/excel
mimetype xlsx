--- v1 (2026-03-03)
+++ v2 (2026-09-07)
@@ -29,54 +29,54 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
-    <t>37.98</t>
-[...2 lines deleted...]
-    <t>33.28</t>
+    <t>37.86</t>
+  </si>
+  <si>
+    <t>32.50</t>
   </si>
   <si>
     <t>Елизавета Рымшина</t>
   </si>
   <si>
     <t>1:03.60</t>
   </si>
   <si>
     <t>1:00.04</t>
   </si>
   <si>
     <t>Амина Чебочакова</t>
   </si>
   <si>
     <t>1:10.56</t>
   </si>
   <si>
     <t>1:04.39</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>1:21.38</t>
   </si>