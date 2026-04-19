--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -65,99 +65,99 @@
   <si>
     <t>7.45</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
-    <t>10.33</t>
+    <t>10.29</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>10.98</t>
+    <t>10.82</t>
   </si>
   <si>
     <t>8.52</t>
   </si>
   <si>
     <t>Искандер Кусярбаев</t>
   </si>
   <si>
     <t>11.39</t>
   </si>
   <si>
     <t>10.09</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>11.73</t>
   </si>
   <si>
     <t>9.58</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.95</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
-    <t>12.00</t>
+    <t>11.61</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>15.21</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>15.97</t>
   </si>