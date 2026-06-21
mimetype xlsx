--- v3 (2026-04-19)
+++ v4 (2026-06-21)
@@ -41,143 +41,143 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>7.45</t>
+    <t>6.55</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>10.82</t>
-[...2 lines deleted...]
-    <t>8.52</t>
+    <t>10.43</t>
+  </si>
+  <si>
+    <t>8.44</t>
   </si>
   <si>
     <t>Искандер Кусярбаев</t>
   </si>
   <si>
     <t>11.39</t>
   </si>
   <si>
     <t>10.09</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>11.73</t>
   </si>
   <si>
     <t>9.58</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.95</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
+    <t>Михаил Кулешов</t>
+  </si>
+  <si>
+    <t>14.90</t>
+  </si>
+  <si>
+    <t>12.71</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Михаил Кулешов</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>15.97</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
     <t>Анастасия Хлапонина</t>
   </si>
   <si>
     <t>19.49</t>
   </si>
   <si>
     <t>17.69</t>
   </si>
   <si>
     <t>Елисей Акименков</t>
   </si>
   <si>
     <t>19.79</t>
   </si>
   <si>
     <t>16.20</t>
@@ -185,51 +185,51 @@
   <si>
     <t>Михаил Корячкин</t>
   </si>
   <si>
     <t>22.83</t>
   </si>
   <si>
     <t>21.82</t>
   </si>
   <si>
     <t>Назар Ермолаев</t>
   </si>
   <si>
     <t>23.61</t>
   </si>
   <si>
     <t>20.69</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
-    <t>25.11</t>
+    <t>24.02</t>
   </si>
   <si>
     <t>Петр Фадеев</t>
   </si>
   <si>
     <t>37.36</t>
   </si>
   <si>
     <t>33.09</t>
   </si>
   <si>
     <t>Данис Шарифуллин</t>
   </si>
   <si>
     <t>48.10</t>
   </si>
   <si>
     <t>38.02</t>
   </si>
   <si>
     <t>Николай Башарин</t>
   </si>
   <si>
     <t>1:01.88</t>
   </si>