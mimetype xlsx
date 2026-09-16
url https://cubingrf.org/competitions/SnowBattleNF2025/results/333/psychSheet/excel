--- v4 (2026-06-21)
+++ v5 (2026-09-16)
@@ -53,165 +53,165 @@
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>9.69</t>
+  </si>
+  <si>
+    <t>8.44</t>
+  </si>
+  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Искандер Кусярбаев</t>
   </si>
   <si>
     <t>11.39</t>
   </si>
   <si>
     <t>10.09</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>11.73</t>
   </si>
   <si>
     <t>9.58</t>
   </si>
   <si>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>13.85</t>
+  </si>
+  <si>
+    <t>11.45</t>
+  </si>
+  <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.95</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...5 lines deleted...]
-    <t>11.61</t>
+    <t>Михаил Корячкин</t>
+  </si>
+  <si>
+    <t>14.44</t>
+  </si>
+  <si>
+    <t>13.45</t>
   </si>
   <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>14.90</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>15.97</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
-    <t>Анастасия Хлапонина</t>
+    <t>Анастасия Тюльпакова</t>
   </si>
   <si>
     <t>19.49</t>
   </si>
   <si>
     <t>17.69</t>
   </si>
   <si>
     <t>Елисей Акименков</t>
   </si>
   <si>
     <t>19.79</t>
   </si>
   <si>
     <t>16.20</t>
-  </si>
-[...7 lines deleted...]
-    <t>21.82</t>
   </si>
   <si>
     <t>Назар Ермолаев</t>
   </si>
   <si>
     <t>23.61</t>
   </si>
   <si>
     <t>20.69</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
     <t>24.02</t>
   </si>
   <si>
     <t>Петр Фадеев</t>
   </si>
   <si>
     <t>37.36</t>
   </si>