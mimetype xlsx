--- v5 (2026-09-16)
+++ v6 (2026-11-02)
@@ -38,72 +38,72 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>8.40</t>
+    <t>8.19</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>9.69</t>
-[...2 lines deleted...]
-    <t>8.44</t>
+    <t>9.55</t>
+  </si>
+  <si>
+    <t>7.44</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>Искандер Кусярбаев</t>
   </si>
   <si>
     <t>11.39</t>
   </si>
@@ -155,54 +155,54 @@
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>15.97</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
     <t>Анастасия Тюльпакова</t>
   </si>
   <si>
-    <t>19.49</t>
-[...2 lines deleted...]
-    <t>17.69</t>
+    <t>18.18</t>
+  </si>
+  <si>
+    <t>15.61</t>
   </si>
   <si>
     <t>Елисей Акименков</t>
   </si>
   <si>
     <t>19.79</t>
   </si>
   <si>
     <t>16.20</t>
   </si>
   <si>
     <t>Назар Ермолаев</t>
   </si>
   <si>
     <t>23.61</t>
   </si>
   <si>
     <t>20.69</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>29.45</t>
   </si>