--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -62,126 +62,126 @@
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>8.75</t>
+  </si>
+  <si>
+    <t>7.36</t>
+  </si>
+  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>11.34</t>
+    <t>11.32</t>
+  </si>
+  <si>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>11.60</t>
+  </si>
+  <si>
+    <t>9.04</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>12.21</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
-    <t>Анастасия Тюльпакова</t>
-[...7 lines deleted...]
-  <si>
     <t>Назар Ермолаев</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
     <t>14.31</t>
   </si>
   <si>
     <t>Елисей Акименков</t>
   </si>
   <si>
     <t>21.58</t>
   </si>
   <si>
     <t>16.36</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>27.97</t>
   </si>
   <si>
-    <t>25.39</t>
+    <t>18.73</t>
   </si>
   <si>
     <t>Илья Калачев</t>
   </si>
   <si>
     <t>41.38</t>
   </si>
   <si>
     <t>Данис Шарифуллин</t>
   </si>
   <si>
     <t>51.37</t>
   </si>
   <si>
     <t>Константин Соколов</t>
   </si>
   <si>
     <t>Николай Башарин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -650,51 +650,51 @@
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>