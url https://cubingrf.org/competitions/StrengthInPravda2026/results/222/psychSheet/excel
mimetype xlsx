--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -35,95 +35,95 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>1.54</t>
   </si>
   <si>
     <t>1.08</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>2.09</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>2.85</t>
+  </si>
+  <si>
+    <t>1.62</t>
+  </si>
+  <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>2.95</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>3.16</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
     <t>1.58</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>2.20</t>
@@ -143,153 +143,153 @@
   <si>
     <t>3.76</t>
   </si>
   <si>
     <t>1.69</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>4.56</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
+    <t>Иван Сергеев</t>
+  </si>
+  <si>
+    <t>4.81</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>5.47</t>
   </si>
   <si>
     <t>3.57</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
-[...4 lines deleted...]
-  <si>
     <t>Александр Коротков</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Александр Долгих</t>
   </si>
   <si>
     <t>6.73</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
     <t>Константин Соколов</t>
   </si>
   <si>
     <t>6.83</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
     <t>Максим Колмыков</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>3.69</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
+    <t>Александр Заруцкий</t>
+  </si>
+  <si>
+    <t>11.56</t>
+  </si>
+  <si>
+    <t>8.18</t>
+  </si>
+  <si>
     <t>Данила Талызин</t>
   </si>
   <si>
     <t>13.94</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Артемий Марков</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.96</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>Иван Сиомко</t>
   </si>
   <si>
     <t>Святослав Аркадьев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -833,93 +833,93 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>