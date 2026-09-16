--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -50,98 +50,98 @@
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>1.54</t>
   </si>
   <si>
     <t>1.08</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
-    <t>2.09</t>
+    <t>1.66</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>1.62</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>2.95</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>2.99</t>
+  </si>
+  <si>
+    <t>1.58</t>
+  </si>
+  <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>3.16</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>2.20</t>
   </si>
   <si>
     <t>Михаил Дмитриев</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3.76</t>
   </si>
   <si>
     <t>1.69</t>
@@ -227,51 +227,51 @@
   <si>
     <t>Максим Колмыков</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>3.69</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
   </si>
   <si>
     <t>11.56</t>
   </si>
   <si>
-    <t>8.18</t>
+    <t>6.88</t>
   </si>
   <si>
     <t>Данила Талызин</t>
   </si>
   <si>
     <t>13.94</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Артемий Марков</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>Иван Сиомко</t>
   </si>