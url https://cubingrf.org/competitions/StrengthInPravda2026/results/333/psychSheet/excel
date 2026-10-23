--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -12,125 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...5 lines deleted...]
-    <t>4.99</t>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>7.43</t>
+  </si>
+  <si>
+    <t>6.78</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>9.84</t>
-[...2 lines deleted...]
-    <t>8.44</t>
+    <t>9.55</t>
+  </si>
+  <si>
+    <t>7.44</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
-    <t>10.15</t>
-[...2 lines deleted...]
-    <t>8.97</t>
+    <t>9.78</t>
+  </si>
+  <si>
+    <t>8.56</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>11.73</t>
   </si>
@@ -170,171 +170,177 @@
   <si>
     <t>13.37</t>
   </si>
   <si>
     <t>11.12</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.95</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
+    <t>Иван Сергеев</t>
+  </si>
+  <si>
+    <t>15.82</t>
+  </si>
+  <si>
+    <t>12.17</t>
+  </si>
+  <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>16.01</t>
   </si>
   <si>
     <t>13.44</t>
   </si>
   <si>
     <t>Андрей Дерябин</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Колмыков</t>
   </si>
   <si>
     <t>16.88</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>19.12</t>
+    <t>18.44</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>21.31</t>
   </si>
   <si>
-    <t>19.43</t>
+    <t>16.69</t>
   </si>
   <si>
     <t>Александр Долгих</t>
   </si>
   <si>
     <t>21.74</t>
   </si>
   <si>
     <t>18.18</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
     <t>24.02</t>
   </si>
   <si>
     <t>Константин Соколов</t>
   </si>
   <si>
     <t>30.10</t>
   </si>
   <si>
     <t>23.59</t>
   </si>
   <si>
     <t>Сергей Алексеев</t>
   </si>
   <si>
     <t>36.15</t>
   </si>
   <si>
     <t>29.79</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
   </si>
   <si>
-    <t>37.93</t>
-[...2 lines deleted...]
-    <t>32.38</t>
+    <t>36.46</t>
+  </si>
+  <si>
+    <t>31.96</t>
   </si>
   <si>
     <t>Данила Талызин</t>
   </si>
   <si>
     <t>47.37</t>
   </si>
   <si>
     <t>39.84</t>
   </si>
   <si>
+    <t>Святослав Аркадьев</t>
+  </si>
+  <si>
+    <t>58.69</t>
+  </si>
+  <si>
+    <t>46.84</t>
+  </si>
+  <si>
     <t>Артемий Марков</t>
   </si>
   <si>
     <t>1:05.08</t>
   </si>
   <si>
     <t>1:02.94</t>
   </si>
   <si>
     <t>Иван Сиомко</t>
-  </si>
-[...1 lines deleted...]
-    <t>Святослав Аркадьев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1083,58 +1089,66 @@
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
+      <c r="A31">
+        <v>30</v>
+      </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="1"/>
+      <c r="C31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D31" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C32" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>