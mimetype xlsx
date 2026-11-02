--- v2 (2026-09-16)
+++ v3 (2026-11-02)
@@ -12,140 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>32.54</t>
+  </si>
+  <si>
+    <t>28.50</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
+    <t>Артём Лебедь</t>
+  </si>
+  <si>
+    <t>34.14</t>
+  </si>
+  <si>
+    <t>29.51</t>
+  </si>
+  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Артём Лебедь</t>
-[...16 lines deleted...]
-  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>39.87</t>
+    <t>38.47</t>
   </si>
   <si>
     <t>31.67</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>44.36</t>
+    <t>43.19</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
     <t>Михаил Дмитриев</t>
   </si>
@@ -161,99 +161,102 @@
   <si>
     <t>52.88</t>
   </si>
   <si>
     <t>48.64</t>
   </si>
   <si>
     <t>Андрей Дерябин</t>
   </si>
   <si>
     <t>56.33</t>
   </si>
   <si>
     <t>49.44</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>1:11.19</t>
+  </si>
+  <si>
+    <t>1:02.86</t>
+  </si>
+  <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
-    <t>1:17.13</t>
+    <t>1:12.62</t>
   </si>
   <si>
     <t>1:05.03</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Долгих</t>
   </si>
   <si>
     <t>1:23.66</t>
   </si>
   <si>
     <t>1:11.52</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>2:32.45</t>
   </si>
   <si>
     <t>2:03.09</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>1:30.10</t>
   </si>
   <si>
     <t>Максим Колмыков</t>
   </si>
   <si>
     <t>1:40.65</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
+  </si>
+  <si>
+    <t>2:03.07</t>
   </si>
   <si>
     <t>Александр Коротков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -889,58 +892,64 @@
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
+      <c r="A23">
+        <v>22</v>
+      </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="1"/>
+      <c r="D23" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C24" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>