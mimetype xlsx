--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -53,93 +53,93 @@
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>32.05</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>34.85</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>36.24</t>
   </si>
   <si>
     <t>32.72</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>41.61</t>
-[...2 lines deleted...]
-    <t>33.84</t>
+    <t>40.74</t>
+  </si>
+  <si>
+    <t>31.67</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>50.86</t>
   </si>