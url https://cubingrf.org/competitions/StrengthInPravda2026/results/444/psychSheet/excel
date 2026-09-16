--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -47,96 +47,96 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>32.05</t>
+    <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>34.85</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>36.24</t>
-[...2 lines deleted...]
-    <t>32.72</t>
+    <t>35.22</t>
+  </si>
+  <si>
+    <t>31.50</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>40.74</t>
+    <t>39.87</t>
   </si>
   <si>
     <t>31.67</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>