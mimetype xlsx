--- v2 (2026-09-16)
+++ v3 (2026-11-02)
@@ -44,68 +44,68 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>5.88</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>6.13</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>6.17</t>
@@ -140,120 +140,120 @@
   <si>
     <t>10.03</t>
   </si>
   <si>
     <t>8.95</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>10.63</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
+    <t>Артём Лебедь</t>
+  </si>
+  <si>
+    <t>11.91</t>
+  </si>
+  <si>
+    <t>9.32</t>
+  </si>
+  <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>12.21</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Михаил Дмитриев</t>
   </si>
   <si>
     <t>12.68</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
-    <t>Артём Лебедь</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
-    <t>14.97</t>
-[...2 lines deleted...]
-    <t>12.98</t>
+    <t>14.33</t>
+  </si>
+  <si>
+    <t>11.94</t>
   </si>
   <si>
     <t>Александр Долгих</t>
   </si>
   <si>
     <t>16.85</t>
   </si>
   <si>
     <t>10.30</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>24.76</t>
+  </si>
+  <si>
+    <t>20.72</t>
+  </si>
+  <si>
     <t>Артемий Марков</t>
   </si>
   <si>
     <t>26.20</t>
   </si>
   <si>
     <t>24.09</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>27.97</t>
   </si>
   <si>
-    <t>25.39</t>
+    <t>18.73</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>28.84</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>Данила Талызин</t>
   </si>
   <si>
     <t>33.12</t>
   </si>
   <si>
     <t>27.66</t>
   </si>
   <si>
     <t>Константин Соколов</t>
   </si>
   <si>
     <t>38.66</t>
   </si>