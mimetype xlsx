--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -44,51 +44,51 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>1.53</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
@@ -116,93 +116,93 @@
   <si>
     <t>5.38</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>6.75</t>
   </si>
   <si>
     <t>3.80</t>
   </si>
   <si>
+    <t>Александр Минко</t>
+  </si>
+  <si>
+    <t>6.81</t>
+  </si>
+  <si>
+    <t>4.71</t>
+  </si>
+  <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
-    <t>Александр Минко</t>
-[...7 lines deleted...]
-  <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>8.16</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
+    <t>Александр Катюков</t>
+  </si>
+  <si>
+    <t>8.54</t>
+  </si>
+  <si>
+    <t>4.58</t>
+  </si>
+  <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>6.51</t>
-  </si>
-[...7 lines deleted...]
-    <t>4.58</t>
   </si>
   <si>
     <t>Александр Коротков</t>
   </si>
   <si>
     <t>9.76</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>10.33</t>
   </si>
   <si>
     <t>6.74</t>
   </si>
   <si>
     <t>Александр Долгих</t>
   </si>
   <si>
     <t>12.12</t>
   </si>