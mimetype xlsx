--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -32,87 +32,87 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
-    <t>1.98</t>
+    <t>1.94</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>1.53</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>2.96</t>
-[...8 lines deleted...]
-    <t>2.17</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>4.14</t>
   </si>
   <si>
     <t>2.83</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>5.20</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
     <t>Михаил Дмитриев</t>
   </si>
   <si>
     <t>5.38</t>
   </si>