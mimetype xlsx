--- v1 (2026-03-03)
+++ v2 (2026-09-07)
@@ -26,66 +26,66 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>38.72</t>
+  </si>
+  <si>
+    <t>31.58</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
-  </si>
-[...7 lines deleted...]
-    <t>31.58</t>
   </si>
   <si>
     <t>Семен Паршуков</t>
   </si>
   <si>
     <t>59.32</t>
   </si>
   <si>
     <t>54.49</t>
   </si>
   <si>
     <t>Денис Колодочка</t>
   </si>
   <si>
     <t>1:04.96</t>
   </si>
   <si>
     <t>56.67</t>
   </si>
   <si>
     <t>Андрей Ваховский</t>
   </si>
   <si>
     <t>1:54.49</t>
   </si>