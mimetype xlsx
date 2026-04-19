--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -320,51 +320,51 @@
   <si>
     <t>17.38</t>
   </si>
   <si>
     <t>Михаил Харламов</t>
   </si>
   <si>
     <t>21.83</t>
   </si>
   <si>
     <t>14.69</t>
   </si>
   <si>
     <t>Ростислав Давыдов</t>
   </si>
   <si>
     <t>37.71</t>
   </si>
   <si>
     <t>33.30</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
-    <t>44.49</t>
+    <t>42.57</t>
   </si>
   <si>
     <t>29.86</t>
   </si>
   <si>
     <t>Денис Комаров</t>
   </si>
   <si>
     <t>48.56</t>
   </si>
   <si>
     <t>46.23</t>
   </si>
   <si>
     <t>Дарья Ургалкина</t>
   </si>
   <si>
     <t>1:06.42</t>
   </si>
   <si>
     <t>43.39</t>
   </si>
   <si>
     <t>Лука Алексеев</t>
   </si>