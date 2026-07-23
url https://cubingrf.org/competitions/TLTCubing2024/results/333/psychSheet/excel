--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -86,87 +86,87 @@
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>8.65</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>8.59</t>
+    <t>8.43</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
     <t>8.00</t>
   </si>
   <si>
     <t>Семен Салмин</t>
   </si>
   <si>
     <t>10.65</t>
   </si>
   <si>
     <t>9.54</t>
   </si>
   <si>
     <t>Семён Шумилкин</t>
   </si>
   <si>
     <t>11.07</t>
   </si>
   <si>
     <t>10.24</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
-    <t>9.51</t>
+    <t>7.80</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Кирилл Мальков</t>
   </si>
   <si>
     <t>12.48</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>12.63</t>
   </si>