--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -155,51 +155,51 @@
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Эдуард Иванян</t>
   </si>
   <si>
     <t>29.07</t>
   </si>
   <si>
     <t>25.97</t>
   </si>
   <si>
     <t>Антон Михайлов</t>
   </si>
   <si>
     <t>30.13</t>
   </si>
   <si>
     <t>24.88</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
-    <t>32.19</t>
+    <t>31.22</t>
   </si>
   <si>
     <t>23.08</t>
   </si>
   <si>
     <t>Кирилл Мальков</t>
   </si>
   <si>
     <t>37.00</t>
   </si>
   <si>
     <t>27.49</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>37.39</t>
   </si>
   <si>
     <t>29.92</t>
   </si>
   <si>
     <t>Тимофей Черевко</t>
   </si>