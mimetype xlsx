--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -92,90 +92,90 @@
   <si>
     <t>15.54</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>Семен Салмин</t>
   </si>
   <si>
     <t>19.63</t>
   </si>
   <si>
     <t>18.18</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
-    <t>20.58</t>
+    <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>22.97</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
     <t>Алексей Казинец</t>
   </si>
   <si>
     <t>24.15</t>
   </si>
   <si>
     <t>23.12</t>
   </si>
   <si>
+    <t>Тимофей Терещенко</t>
+  </si>
+  <si>
+    <t>25.92</t>
+  </si>
+  <si>
+    <t>21.61</t>
+  </si>
+  <si>
     <t>Сергей Вольферц</t>
   </si>
   <si>
     <t>26.94</t>
   </si>
   <si>
     <t>24.33</t>
-  </si>
-[...7 lines deleted...]
-    <t>21.61</t>
   </si>
   <si>
     <t>Эдуард Иванян</t>
   </si>
   <si>
     <t>29.07</t>
   </si>
   <si>
     <t>25.97</t>
   </si>
   <si>
     <t>Антон Михайлов</t>
   </si>
   <si>
     <t>30.13</t>
   </si>
   <si>
     <t>24.88</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>31.22</t>
   </si>