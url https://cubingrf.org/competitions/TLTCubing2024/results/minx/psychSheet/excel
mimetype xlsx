--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -32,78 +32,78 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
-    <t>47.59</t>
+    <t>46.45</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>54.70</t>
   </si>
   <si>
     <t>45.79</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>2:34.68</t>
   </si>