--- v3 (2026-07-23)
+++ v4 (2026-10-23)
@@ -56,63 +56,63 @@
   <si>
     <t>1.99</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>3.31</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>3.83</t>
   </si>
   <si>
     <t>2.45</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>4.39</t>
+    <t>4.07</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
-    <t>2.86</t>
+    <t>2.78</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>4.47</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Семен Салмин</t>
   </si>
   <si>
     <t>4.60</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>