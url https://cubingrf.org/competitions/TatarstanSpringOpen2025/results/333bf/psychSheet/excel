--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -29,63 +29,63 @@
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>21.69</t>
+    <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>37.26</t>
   </si>
   <si>
     <t>29.21</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>