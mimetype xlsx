--- v3 (2026-04-17)
+++ v4 (2026-07-23)
@@ -35,68 +35,68 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
+    <t>Павел Мишин</t>
+  </si>
+  <si>
+    <t>30.28</t>
+  </si>
+  <si>
+    <t>23.85</t>
+  </si>
+  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
-    <t>Павел Мишин</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
@@ -185,81 +185,81 @@
   <si>
     <t>2:30.10</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>3:51.04</t>
   </si>
   <si>
     <t>2:33.31</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>2:35.92</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
+    <t>Дмитрий Васильев</t>
+  </si>
+  <si>
+    <t>2:38.92</t>
+  </si>
+  <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>2:57.63</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>3:13.93</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>4:07.17</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>6:31.41</t>
   </si>
   <si>
     <t>4:12.62</t>
-  </si>
-[...4 lines deleted...]
-    <t>4:41.79</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5:29.51</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5:40.32</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>Алексей Батуев</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>Владислав Кравченко</t>
   </si>
@@ -951,65 +951,65 @@
         <v>59</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>67</v>
+      </c>
+      <c r="D27" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:4">