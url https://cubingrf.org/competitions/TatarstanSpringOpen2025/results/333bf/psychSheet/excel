--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -62,51 +62,51 @@
   <si>
     <t>30.28</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
@@ -128,63 +128,63 @@
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>1:28.40</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>2:25.57</t>
+  </si>
+  <si>
+    <t>1:45.01</t>
+  </si>
+  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:48.72</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>1:53.12</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>2:30.10</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
@@ -821,65 +821,65 @@
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>