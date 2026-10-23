--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -26,309 +26,318 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>26.28</t>
+  </si>
+  <si>
+    <t>23.76</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>30.07</t>
+    <t>28.75</t>
   </si>
   <si>
     <t>25.86</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>32.54</t>
+  </si>
+  <si>
+    <t>28.50</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>28.99</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
     <t>Павел Месяцев</t>
   </si>
   <si>
     <t>37.02</t>
   </si>
   <si>
     <t>35.91</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>34.11</t>
+  </si>
+  <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>37.89</t>
+  </si>
+  <si>
+    <t>34.65</t>
+  </si>
+  <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>38.01</t>
+  </si>
+  <si>
+    <t>31.44</t>
+  </si>
+  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
-[...5 lines deleted...]
-    <t>31.44</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>31.67</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
+    <t>Филипп Радинский</t>
+  </si>
+  <si>
+    <t>40.41</t>
+  </si>
+  <si>
+    <t>32.71</t>
+  </si>
+  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
-    <t>37.61</t>
-[...8 lines deleted...]
-    <t>31.67</t>
+    <t>35.76</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>41.07</t>
+    <t>41.02</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Эрик Шакиров</t>
   </si>
   <si>
     <t>41.35</t>
   </si>
   <si>
     <t>35.25</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>42.12</t>
   </si>
   <si>
     <t>36.28</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
-    <t>44.48</t>
-[...2 lines deleted...]
-    <t>37.68</t>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>33.41</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>46.64</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
@@ -356,147 +365,138 @@
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>52.58</t>
+  </si>
+  <si>
+    <t>41.58</t>
+  </si>
+  <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>52.75</t>
   </si>
   <si>
     <t>40.64</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
-    <t>Антон Бережнов</t>
-[...7 lines deleted...]
-  <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>56.45</t>
   </si>
   <si>
     <t>50.63</t>
   </si>
   <si>
     <t>Владислав Ботвинко</t>
   </si>
   <si>
     <t>56.67</t>
   </si>
   <si>
     <t>49.09</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
-[...7 lines deleted...]
-  <si>
     <t>Павел Мишин</t>
   </si>
   <si>
-    <t>59.22</t>
-[...2 lines deleted...]
-    <t>53.37</t>
+    <t>57.70</t>
+  </si>
+  <si>
+    <t>53.15</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
+    <t>Арсений Кислицын</t>
+  </si>
+  <si>
+    <t>1:01.62</t>
+  </si>
+  <si>
+    <t>52.54</t>
+  </si>
+  <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>1:02.06</t>
   </si>
   <si>
     <t>50.87</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
-    <t>55.15</t>
-[...8 lines deleted...]
-    <t>55.40</t>
+    <t>54.67</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
@@ -545,75 +545,75 @@
   <si>
     <t>1:14.87</t>
   </si>
   <si>
     <t>1:07.03</t>
   </si>
   <si>
     <t>Михаил Миняев</t>
   </si>
   <si>
     <t>1:16.83</t>
   </si>
   <si>
     <t>1:07.31</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>1:20.73</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>1:22.87</t>
+  </si>
+  <si>
+    <t>1:14.15</t>
+  </si>
+  <si>
     <t>Амир Зокиров</t>
   </si>
   <si>
     <t>1:23.44</t>
   </si>
   <si>
     <t>1:18.09</t>
   </si>
   <si>
     <t>Владимир Гриднев</t>
   </si>
   <si>
     <t>1:23.45</t>
   </si>
   <si>
     <t>1:13.36</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:19.75</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>1:31.71</t>
   </si>
   <si>
     <t>1:05.37</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
     <t>Алексей Батуев</t>
   </si>
   <si>
     <t>1:45.16</t>
   </si>
@@ -1549,65 +1549,65 @@
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>