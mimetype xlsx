--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -35,264 +35,264 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>30.00</t>
   </si>
   <si>
     <t>25.58</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>35.62</t>
+  </si>
+  <si>
+    <t>32.86</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
+    <t>Дмитрий Васильев</t>
+  </si>
+  <si>
+    <t>39.67</t>
+  </si>
+  <si>
+    <t>35.69</t>
+  </si>
+  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Павел Месяцев</t>
   </si>
   <si>
     <t>41.80</t>
   </si>
   <si>
     <t>37.27</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
-    <t>47.59</t>
+    <t>46.45</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:00.52</t>
+  </si>
+  <si>
+    <t>53.18</t>
+  </si>
+  <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>1:02.01</t>
-[...2 lines deleted...]
-    <t>59.79</t>
+    <t>1:01.07</t>
+  </si>
+  <si>
+    <t>58.52</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:10.81</t>
+    <t>1:06.32</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:12.74</t>
   </si>
   <si>
     <t>58.09</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>1:21.34</t>
   </si>
   <si>
     <t>1:18.60</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
-    <t>1:16.12</t>
+    <t>1:11.87</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:28.39</t>
   </si>
   <si>
     <t>1:19.29</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
@@ -305,75 +305,75 @@
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
+  </si>
+  <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>1:43.29</t>
   </si>
   <si>
     <t>1:27.25</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
-[...8 lines deleted...]
-    <t>1:30.85</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:44.44</t>
   </si>
   <si>
     <t>1:31.87</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>1:46.03</t>
   </si>
@@ -449,66 +449,66 @@
   <si>
     <t>2:55.15</t>
   </si>
   <si>
     <t>2:43.27</t>
   </si>
   <si>
     <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>2:07.11</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>2:17.33</t>
   </si>
   <si>
     <t>Ринат Зокиров</t>
   </si>
   <si>
     <t>2:26.46</t>
   </si>
   <si>
+    <t>Татьяна Григоровская</t>
+  </si>
+  <si>
+    <t>2:28.29</t>
+  </si>
+  <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
     <t>2:49.06</t>
   </si>
   <si>
     <t>Владимир Гриднев</t>
   </si>
   <si>
     <t>2:53.20</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:59.78</t>
   </si>
   <si>
     <t>Илья Зибарев</t>
   </si>
   <si>
     <t>3:42.31</t>
   </si>
   <si>
     <t>Евгений Терентьев</t>
   </si>
   <si>
     <t>3:56.40</t>
   </si>
   <si>
     <t>Азамат Нургалеев</t>
   </si>
   <si>
     <t>Александр Шалаев</t>
   </si>
   <si>
     <t>Алексей Дюжин</t>
   </si>
   <si>
     <t>Владислав Кравченко</t>
   </si>