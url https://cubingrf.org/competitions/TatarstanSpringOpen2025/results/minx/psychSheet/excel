--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -110,54 +110,54 @@
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>44.08</t>
   </si>
   <si>
     <t>36.96</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>50.42</t>
-[...2 lines deleted...]
-    <t>46.62</t>
+    <t>49.77</t>
+  </si>
+  <si>
+    <t>42.78</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>54.86</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
@@ -179,201 +179,201 @@
   <si>
     <t>1:02.01</t>
   </si>
   <si>
     <t>59.79</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>1:06.55</t>
+  </si>
+  <si>
+    <t>58.02</t>
+  </si>
+  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:12.74</t>
   </si>
   <si>
     <t>1:04.79</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>1:14.74</t>
   </si>
   <si>
-    <t>1:08.40</t>
+    <t>1:02.73</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>1:21.34</t>
   </si>
   <si>
     <t>1:18.60</t>
   </si>
   <si>
+    <t>Михаил Игнатьев</t>
+  </si>
+  <si>
+    <t>1:21.92</t>
+  </si>
+  <si>
+    <t>1:13.78</t>
+  </si>
+  <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:28.39</t>
   </si>
   <si>
     <t>1:19.29</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:33.34</t>
   </si>
   <si>
     <t>1:20.53</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>1:43.29</t>
   </si>
   <si>
     <t>1:27.25</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
-    <t>1:40.74</t>
+    <t>1:30.85</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:44.44</t>
   </si>
   <si>
     <t>1:31.87</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>1:46.03</t>
   </si>