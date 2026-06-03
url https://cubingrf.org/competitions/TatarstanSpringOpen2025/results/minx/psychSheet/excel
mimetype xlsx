--- v3 (2026-04-17)
+++ v4 (2026-06-03)
@@ -12,134 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>31.71</t>
-[...2 lines deleted...]
-    <t>28.84</t>
+    <t>30.60</t>
+  </si>
+  <si>
+    <t>28.42</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>40.33</t>
+  </si>
+  <si>
+    <t>36.08</t>
+  </si>
+  <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>Павел Месяцев</t>
   </si>
   <si>
     <t>41.80</t>
   </si>
   <si>
     <t>37.27</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>44.08</t>
-[...2 lines deleted...]
-    <t>36.96</t>
+    <t>44.05</t>
+  </si>
+  <si>
+    <t>36.40</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
@@ -182,164 +182,164 @@
   <si>
     <t>59.79</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
-    <t>1:06.55</t>
-[...2 lines deleted...]
-    <t>58.02</t>
+    <t>1:05.05</t>
+  </si>
+  <si>
+    <t>57.94</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:12.02</t>
+  </si>
+  <si>
+    <t>1:02.73</t>
+  </si>
+  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:12.74</t>
   </si>
   <si>
-    <t>1:04.79</t>
-[...8 lines deleted...]
-    <t>1:02.73</t>
+    <t>58.09</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>1:21.34</t>
   </si>
   <si>
     <t>1:18.60</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>1:21.61</t>
+  </si>
+  <si>
+    <t>1:16.12</t>
+  </si>
+  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:28.39</t>
   </si>
   <si>
     <t>1:19.29</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>1:43.29</t>
   </si>
   <si>
     <t>1:27.25</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
@@ -395,105 +395,108 @@
   <si>
     <t>2:14.82</t>
   </si>
   <si>
     <t>2:01.33</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>2:20.71</t>
   </si>
   <si>
     <t>2:04.02</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>2:34.68</t>
   </si>
   <si>
     <t>1:59.21</t>
   </si>
   <si>
+    <t>Тимофей Цыганов</t>
+  </si>
+  <si>
+    <t>2:47.39</t>
+  </si>
+  <si>
+    <t>2:28.37</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:49.84</t>
   </si>
   <si>
     <t>2:39.41</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>2:55.04</t>
   </si>
   <si>
     <t>2:35.02</t>
   </si>
   <si>
     <t>Алексей Батуев</t>
   </si>
   <si>
     <t>2:55.15</t>
   </si>
   <si>
     <t>2:43.27</t>
   </si>
   <si>
     <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>2:07.11</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>2:17.33</t>
   </si>
   <si>
     <t>Ринат Зокиров</t>
   </si>
   <si>
     <t>2:26.46</t>
   </si>
   <si>
-    <t>Тимофей Цыганов</t>
-[...4 lines deleted...]
-  <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
-    <t>2:51.19</t>
+    <t>2:49.06</t>
   </si>
   <si>
     <t>Владимир Гриднев</t>
   </si>
   <si>
     <t>2:53.20</t>
   </si>
   <si>
     <t>Татьяна Григоровская</t>
   </si>
   <si>
     <t>2:59.78</t>
   </si>
   <si>
     <t>Илья Зибарев</t>
   </si>
   <si>
     <t>3:42.31</t>
   </si>
   <si>
     <t>Евгений Терентьев</t>
   </si>
   <si>
     <t>3:56.40</t>
   </si>
@@ -1512,208 +1515,210 @@
       <c r="D44" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D45" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
-      <c r="C46" s="1"/>
+      <c r="C46" s="1" t="s">
+        <v>137</v>
+      </c>
       <c r="D46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C55" s="1"/>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C56" s="1"/>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C57" s="1"/>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C58" s="1"/>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C59" s="1"/>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C60" s="1"/>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1"/>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C62" s="1"/>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C63" s="1"/>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C64" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>