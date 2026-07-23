--- v4 (2026-06-03)
+++ v5 (2026-07-23)
@@ -116,66 +116,66 @@
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.40</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
+    <t>Николай Катаев</t>
+  </si>
+  <si>
+    <t>53.72</t>
+  </si>
+  <si>
+    <t>47.59</t>
+  </si>
+  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
-  </si>
-[...7 lines deleted...]
-    <t>47.59</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
     <t>1:02.01</t>
   </si>