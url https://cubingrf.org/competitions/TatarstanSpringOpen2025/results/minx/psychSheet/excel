--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -29,54 +29,54 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>30.60</t>
-[...2 lines deleted...]
-    <t>28.42</t>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>25.58</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
@@ -125,51 +125,51 @@
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
@@ -188,66 +188,66 @@
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:08.12</t>
+  </si>
+  <si>
+    <t>1:02.73</t>
+  </si>
+  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:02.73</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:12.74</t>
   </si>
   <si>
     <t>58.09</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>