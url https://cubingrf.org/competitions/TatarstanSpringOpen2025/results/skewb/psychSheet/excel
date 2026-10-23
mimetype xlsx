--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -26,68 +26,68 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Екатерина Катюкова</t>
+  </si>
+  <si>
+    <t>2.19</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
     <t>1.03</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>3.24</t>
   </si>
   <si>
     <t>2.03</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>3.36</t>
   </si>
   <si>
     <t>2.14</t>
@@ -140,167 +140,170 @@
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>2.60</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
     <t>2.83</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>2.81</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>4.82</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
     <t>Карина Шамова</t>
   </si>
   <si>
     <t>4.88</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>3.03</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>5.77</t>
+  </si>
+  <si>
+    <t>3.45</t>
+  </si>
+  <si>
     <t>Павел Месяцев</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>3.60</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
-[...4 lines deleted...]
-  <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>6.77</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>6.85</t>
   </si>
   <si>
     <t>4.49</t>
@@ -326,108 +329,105 @@
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>4.13</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>7.37</t>
   </si>
   <si>
     <t>3.48</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.64</t>
+  </si>
+  <si>
+    <t>4.78</t>
+  </si>
+  <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>7.73</t>
   </si>
   <si>
     <t>5.67</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>7.88</t>
   </si>
   <si>
     <t>5.98</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>4.79</t>
+  </si>
+  <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>8.77</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>8.93</t>
   </si>
   <si>
     <t>4.20</t>
-  </si>
-[...7 lines deleted...]
-    <t>4.79</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>9.41</t>
   </si>
   <si>
     <t>5.46</t>
   </si>
   <si>
     <t>Иван Болтрукевич</t>
   </si>
   <si>
     <t>9.81</t>
   </si>
   <si>
     <t>7.60</t>
   </si>
   <si>
     <t>Михаил Миняев</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
@@ -1158,51 +1158,51 @@
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
@@ -1323,68 +1323,68 @@
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>65</v>
@@ -1435,233 +1435,233 @@
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D41" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D42" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>