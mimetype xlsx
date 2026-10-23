--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -86,93 +86,93 @@
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:25.78</t>
   </si>
   <si>
     <t>1:18.32</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Батырхан Гайсин</t>
   </si>
   <si>
     <t>1:49.34</t>
   </si>
   <si>
     <t>1:35.05</t>
   </si>
   <si>
     <t>Александра Галина Маккроун</t>
   </si>
   <si>
     <t>2:17.50</t>
   </si>
   <si>
     <t>1:50.92</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
-    <t>2:56.47</t>
+    <t>2:51.90</t>
   </si>
   <si>
     <t>Родион Фролов</t>
   </si>
   <si>
     <t>3:07.14</t>
   </si>
   <si>
     <t>Арсений Трифонов</t>
   </si>
   <si>
     <t>3:14.45</t>
   </si>
   <si>
     <t>Ролан Хайретдинов</t>
   </si>
   <si>
     <t>3:21.14</t>
   </si>
   <si>
     <t>Роман Пономарев</t>
   </si>
   <si>
     <t>4:53.96</t>
   </si>