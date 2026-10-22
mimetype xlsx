--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -29,261 +29,261 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Artem Sosnovskikh</t>
   </si>
   <si>
-    <t>27.60</t>
+    <t>26.28</t>
   </si>
   <si>
     <t>23.76</t>
   </si>
   <si>
     <t>Darya Belonogova</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Lev Bruskov</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
     <t>Anna Duganova</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
-    <t>37.61</t>
+    <t>35.76</t>
   </si>
   <si>
     <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Daniil Abdulov</t>
   </si>
   <si>
-    <t>44.48</t>
-[...2 lines deleted...]
-    <t>37.68</t>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>33.41</t>
   </si>
   <si>
     <t>Daniel Markisov</t>
   </si>
   <si>
     <t>45.19</t>
   </si>
   <si>
     <t>39.71</t>
   </si>
   <si>
     <t>Vladimir Semidyanov</t>
   </si>
   <si>
     <t>45.37</t>
   </si>
   <si>
     <t>38.28</t>
   </si>
   <si>
     <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
     <t>38.82</t>
   </si>
   <si>
+    <t>Fedor Artamonov</t>
+  </si>
+  <si>
+    <t>49.34</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
     <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
-    <t>Fedor Artamonov</t>
-[...5 lines deleted...]
-    <t>44.94</t>
+    <t>Semën Rudik</t>
+  </si>
+  <si>
+    <t>50.85</t>
+  </si>
+  <si>
+    <t>44.60</t>
   </si>
   <si>
     <t>Ivan Shvitd</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>41.29</t>
   </si>
   <si>
+    <t>Aleksandr Kashparov</t>
+  </si>
+  <si>
+    <t>57.79</t>
+  </si>
+  <si>
+    <t>51.42</t>
+  </si>
+  <si>
     <t>Ivan Razinkov</t>
   </si>
   <si>
     <t>1:01.40</t>
   </si>
   <si>
     <t>57.76</t>
   </si>
   <si>
+    <t>Arseniy Kislitsyn</t>
+  </si>
+  <si>
+    <t>1:01.62</t>
+  </si>
+  <si>
+    <t>52.54</t>
+  </si>
+  <si>
     <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>1:03.70</t>
   </si>
   <si>
     <t>58.02</t>
   </si>
   <si>
-    <t>Arseniy Kislitsyn</t>
-[...7 lines deleted...]
-  <si>
     <t>Roman Nikitin</t>
   </si>
   <si>
     <t>1:04.84</t>
   </si>
   <si>
     <t>58.82</t>
   </si>
   <si>
     <t>Vladimir Kochergin</t>
   </si>
   <si>
     <t>1:06.98</t>
   </si>
   <si>
     <t>53.63</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
-[...5 lines deleted...]
-    <t>1:05.22</t>
+    <t>Maria Emshanova</t>
+  </si>
+  <si>
+    <t>1:13.71</t>
+  </si>
+  <si>
+    <t>1:07.68</t>
   </si>
   <si>
     <t>Daniel Ishmuratov</t>
   </si>
   <si>
     <t>1:14.03</t>
   </si>
   <si>
     <t>1:07.89</t>
   </si>
   <si>
     <t>Rodion Pershin</t>
   </si>
   <si>
     <t>1:14.46</t>
   </si>
   <si>
     <t>1:00.38</t>
   </si>
   <si>
-    <t>Semën Rudik</t>
-[...7 lines deleted...]
-  <si>
     <t>Maxim Sidorov</t>
   </si>
   <si>
     <t>1:17.83</t>
   </si>
   <si>
     <t>58.39</t>
   </si>
   <si>
     <t>Insaf Nurmukhametov</t>
   </si>
   <si>
     <t>1:21.68</t>
   </si>
   <si>
     <t>1:06.96</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:18.28</t>
   </si>
   <si>
     <t>Georgii Konstantinov</t>
   </si>
   <si>
     <t>1:36.15</t>
   </si>
   <si>
     <t>Guzel Ziyangirova</t>
   </si>
   <si>
     <t>2:04.89</t>
   </si>
   <si>
     <t>Sofia Gabova</t>
   </si>
   <si>
     <t>2:25.25</t>
   </si>
   <si>
     <t>Daniel Minniakhmetov</t>
   </si>
   <si>
     <t>2:25.97</t>
   </si>