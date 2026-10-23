--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -47,90 +47,90 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>50.79</t>
   </si>
   <si>
     <t>46.72</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>1:20.67</t>
-[...2 lines deleted...]
-    <t>1:13.51</t>
+    <t>1:12.48</t>
+  </si>
+  <si>
+    <t>1:07.45</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>1:22.94</t>
   </si>
   <si>
     <t>1:17.35</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:23.19</t>
   </si>
   <si>
     <t>1:08.82</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:24.08</t>
   </si>
   <si>
-    <t>1:18.02</t>
+    <t>1:12.34</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
-    <t>1:34.19</t>
-[...2 lines deleted...]
-    <t>1:30.83</t>
+    <t>1:32.69</t>
+  </si>
+  <si>
+    <t>1:22.38</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:35.26</t>
   </si>
   <si>
     <t>1:26.90</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:36.91</t>
   </si>
@@ -188,51 +188,51 @@
   <si>
     <t>2:06.95</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>2:25.34</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:43.36</t>
   </si>
   <si>
     <t>Радмир Султаншин</t>
   </si>
   <si>
     <t>3:49.12</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>4:59.09</t>
+    <t>3:56.40</t>
   </si>
   <si>
     <t>Артур Халиуллин</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>Даниэль Минниахметов</t>
   </si>
   <si>
     <t>Рафаэль Хатмуллин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>