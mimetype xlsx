--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -12,371 +12,374 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
-    <t>5.25</t>
+    <t>5.24</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>8.39</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>8.18</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
+    <t>Роман Никитин</t>
+  </si>
+  <si>
+    <t>9.87</t>
+  </si>
+  <si>
+    <t>7.52</t>
+  </si>
+  <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
-    <t>Роман Никитин</t>
-[...5 lines deleted...]
-    <t>8.24</t>
+    <t>Владимир Семидьянов</t>
+  </si>
+  <si>
+    <t>11.42</t>
+  </si>
+  <si>
+    <t>9.39</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
-    <t>Владимир Семидьянов</t>
-[...7 lines deleted...]
-  <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Инсаф Нурмухаметов</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>14.19</t>
   </si>
   <si>
     <t>12.22</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
-    <t>14.65</t>
-[...2 lines deleted...]
-    <t>12.29</t>
+    <t>14.22</t>
+  </si>
+  <si>
+    <t>11.92</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>15.57</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>16.00</t>
+  </si>
+  <si>
+    <t>14.18</t>
+  </si>
+  <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>13.98</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>17.16</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Солин</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.56</t>
   </si>
   <si>
     <t>Иван Разинков</t>
   </si>
   <si>
     <t>21.23</t>
   </si>
   <si>
+    <t>Даниэль Минниахметов</t>
+  </si>
+  <si>
+    <t>21.44</t>
+  </si>
+  <si>
+    <t>18.11</t>
+  </si>
+  <si>
     <t>Амелия Ганиева</t>
   </si>
   <si>
     <t>22.22</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
     <t>17.95</t>
   </si>
   <si>
-    <t>Даниэль Минниахметов</t>
-[...7 lines deleted...]
-  <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>23.97</t>
   </si>
   <si>
     <t>21.30</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>24.34</t>
   </si>
   <si>
-    <t>18.34</t>
+    <t>17.83</t>
   </si>
   <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
     <t>24.39</t>
   </si>
   <si>
     <t>20.41</t>
   </si>
   <si>
+    <t>Андрей Щевелёв</t>
+  </si>
+  <si>
+    <t>26.08</t>
+  </si>
+  <si>
+    <t>23.71</t>
+  </si>
+  <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>27.20</t>
   </si>
   <si>
-    <t>23.93</t>
+    <t>23.26</t>
   </si>
   <si>
     <t>Нияз Якшибаев</t>
   </si>
   <si>
     <t>27.35</t>
   </si>
   <si>
     <t>24.49</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>23.60</t>
   </si>
   <si>
-    <t>Андрей Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Сидоров</t>
   </si>
   <si>
     <t>34.18</t>
   </si>
   <si>
     <t>28.51</t>
   </si>
   <si>
+    <t>Амир Юсупов</t>
+  </si>
+  <si>
+    <t>43.49</t>
+  </si>
+  <si>
+    <t>27.17</t>
+  </si>
+  <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>48.96</t>
   </si>
   <si>
     <t>31.70</t>
-  </si>
-[...4 lines deleted...]
-    <t>47.33</t>
   </si>
   <si>
     <t>Георгий Константинов</t>
   </si>
   <si>
     <t>Елена Кислицына</t>
   </si>
   <si>
     <t>Искандер Сайфиев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1032,51 +1035,51 @@
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>73</v>
@@ -1210,70 +1213,72 @@
       <c r="D34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
-      <c r="C36" s="1"/>
+      <c r="C36" s="1" t="s">
+        <v>106</v>
+      </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1"/>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1"/>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C39" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>