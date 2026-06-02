--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -17,378 +17,378 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Артём Сосновских</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
-    <t>Лев Брусков</t>
+    <t>Lev Bruskov</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>5.24</t>
   </si>
   <si>
-    <t>Дарья Белоногова</t>
+    <t>Darya Belonogova</t>
   </si>
   <si>
     <t>8.39</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
+    <t>Anna Duganova</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
-    <t>Арсений Кислицын</t>
+    <t>Arseniy Kislitsyn</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>8.18</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
-    <t>Роман Никитин</t>
+    <t>Roman Nikitin</t>
   </si>
   <si>
     <t>9.87</t>
   </si>
   <si>
     <t>7.52</t>
   </si>
   <si>
-    <t>Родион Першин</t>
+    <t>Rodion Pershin</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
-    <t>Владимир Семидьянов</t>
+    <t>Vladimir Semidyanov</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
     <t>9.39</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
+    <t>Fedor Artamonov</t>
+  </si>
+  <si>
+    <t>11.44</t>
+  </si>
+  <si>
+    <t>9.56</t>
+  </si>
+  <si>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
-    <t>Гузель Зиянгирова</t>
+    <t>Guzel Ziyangirova</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
-    <t>Инсаф Нурмухаметов</t>
+    <t>Aleksandr Kashparov</t>
+  </si>
+  <si>
+    <t>13.41</t>
+  </si>
+  <si>
+    <t>11.00</t>
+  </si>
+  <si>
+    <t>Insaf Nurmukhametov</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
-    <t>Иван Швитд</t>
+    <t>Daniiar Tagirov</t>
+  </si>
+  <si>
+    <t>13.49</t>
+  </si>
+  <si>
+    <t>11.62</t>
+  </si>
+  <si>
+    <t>Ivan Shvitd</t>
   </si>
   <si>
     <t>14.19</t>
   </si>
   <si>
     <t>12.22</t>
   </si>
   <si>
-    <t>Владимир Першин</t>
+    <t>Vladimir Pershin</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...17 lines deleted...]
-    <t>Владимир Кочергин</t>
+    <t>Vladimir Kochergin</t>
   </si>
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>13.98</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...2 lines deleted...]
-    <t>17.16</t>
+    <t>Vasily Stasyev</t>
+  </si>
+  <si>
+    <t>18.60</t>
+  </si>
+  <si>
+    <t>16.11</t>
+  </si>
+  <si>
+    <t>Timofej Solin</t>
+  </si>
+  <si>
+    <t>19.41</t>
+  </si>
+  <si>
+    <t>17.56</t>
+  </si>
+  <si>
+    <t>Ivan Razinkov</t>
+  </si>
+  <si>
+    <t>21.23</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
-    <t>Василий Стасьев</t>
-[...23 lines deleted...]
-    <t>Даниэль Минниахметов</t>
+    <t>Daniel Minniakhmetov</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
-    <t>Амелия Ганиева</t>
+    <t>Fedor Savin</t>
+  </si>
+  <si>
+    <t>21.73</t>
+  </si>
+  <si>
+    <t>18.64</t>
+  </si>
+  <si>
+    <t>Amelia Ganieva</t>
   </si>
   <si>
     <t>22.22</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
+    <t>Semën Rudik</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
-    <t>17.95</t>
-[...2 lines deleted...]
-    <t>Мария Емшанова</t>
+    <t>15.08</t>
+  </si>
+  <si>
+    <t>Julia Kozlova</t>
+  </si>
+  <si>
+    <t>23.71</t>
+  </si>
+  <si>
+    <t>18.78</t>
+  </si>
+  <si>
+    <t>Maria Emshanova</t>
   </si>
   <si>
     <t>23.97</t>
   </si>
   <si>
     <t>21.30</t>
   </si>
   <si>
-    <t>Святослав Целищев</t>
+    <t>Svyatoslav Celishchev</t>
   </si>
   <si>
     <t>24.34</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
-    <t>Юлия Козлова</t>
-[...8 lines deleted...]
-    <t>Андрей Щевелёв</t>
+    <t>Evgenia Barmina</t>
+  </si>
+  <si>
+    <t>24.70</t>
+  </si>
+  <si>
+    <t>21.29</t>
+  </si>
+  <si>
+    <t>Andrey Shchevelev</t>
   </si>
   <si>
     <t>26.08</t>
   </si>
   <si>
-    <t>23.71</t>
-[...11 lines deleted...]
-    <t>Нияз Якшибаев</t>
+    <t>Niyaz Yakshibaev</t>
   </si>
   <si>
     <t>27.35</t>
   </si>
   <si>
     <t>24.49</t>
   </si>
   <si>
-    <t>Евгения Бармина</t>
-[...8 lines deleted...]
-    <t>Максим Сидоров</t>
+    <t>Maxim Sidorov</t>
   </si>
   <si>
     <t>34.18</t>
   </si>
   <si>
     <t>28.51</t>
   </si>
   <si>
-    <t>Амир Юсупов</t>
+    <t>Amir Yusupov</t>
   </si>
   <si>
     <t>43.49</t>
   </si>
   <si>
     <t>27.17</t>
   </si>
   <si>
-    <t>Софья Габова</t>
+    <t>Sofia Gabova</t>
   </si>
   <si>
     <t>48.96</t>
   </si>
   <si>
     <t>31.70</t>
   </si>
   <si>
-    <t>Георгий Константинов</t>
-[...5 lines deleted...]
-    <t>Искандер Сайфиев</t>
+    <t>Georgii Konstantinov</t>
+  </si>
+  <si>
+    <t>Elena Kislitsyna</t>
+  </si>
+  <si>
+    <t>Iskander Saifiev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -711,53 +711,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1035,177 +1035,177 @@
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>100</v>