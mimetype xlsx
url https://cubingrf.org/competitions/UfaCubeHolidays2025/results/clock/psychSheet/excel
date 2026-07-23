--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -47,54 +47,54 @@
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Lev Bruskov</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
     <t>Stepan Shchevelev</t>
   </si>
   <si>
-    <t>6.55</t>
-[...2 lines deleted...]
-    <t>5.24</t>
+    <t>6.33</t>
+  </si>
+  <si>
+    <t>5.19</t>
   </si>
   <si>
     <t>Darya Belonogova</t>
   </si>
   <si>
     <t>8.39</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>Anna Duganova</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
     <t>Arseniy Kislitsyn</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
@@ -107,95 +107,95 @@
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Roman Nikitin</t>
   </si>
   <si>
     <t>9.87</t>
   </si>
   <si>
     <t>7.52</t>
   </si>
   <si>
     <t>Rodion Pershin</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
+    <t>Aleksandr Kashparov</t>
+  </si>
+  <si>
+    <t>10.67</t>
+  </si>
+  <si>
+    <t>10.15</t>
+  </si>
+  <si>
     <t>Vladimir Semidyanov</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
     <t>9.39</t>
   </si>
   <si>
     <t>Fedor Artamonov</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
-    <t>9.56</t>
+    <t>9.07</t>
   </si>
   <si>
     <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
     <t>Guzel Ziyangirova</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
-[...7 lines deleted...]
-  <si>
     <t>Insaf Nurmukhametov</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>Daniiar Tagirov</t>
   </si>
   <si>
     <t>13.49</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
     <t>Ivan Shvitd</t>
   </si>
   <si>
     <t>14.19</t>
   </si>
   <si>
     <t>12.22</t>
@@ -215,120 +215,120 @@
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>13.98</t>
   </si>
   <si>
     <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Timofej Solin</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.56</t>
   </si>
   <si>
+    <t>Maria Emshanova</t>
+  </si>
+  <si>
+    <t>20.30</t>
+  </si>
+  <si>
+    <t>14.56</t>
+  </si>
+  <si>
     <t>Ivan Razinkov</t>
   </si>
   <si>
     <t>21.23</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
     <t>Daniel Minniakhmetov</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
     <t>Fedor Savin</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>18.64</t>
   </si>
   <si>
     <t>Amelia Ganieva</t>
   </si>
   <si>
     <t>22.22</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
     <t>Semën Rudik</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
     <t>15.08</t>
   </si>
   <si>
+    <t>Svyatoslav Celishchev</t>
+  </si>
+  <si>
+    <t>23.63</t>
+  </si>
+  <si>
+    <t>17.83</t>
+  </si>
+  <si>
     <t>Julia Kozlova</t>
   </si>
   <si>
     <t>23.71</t>
   </si>
   <si>
     <t>18.78</t>
-  </si>
-[...16 lines deleted...]
-    <t>17.83</t>
   </si>
   <si>
     <t>Evgenia Barmina</t>
   </si>
   <si>
     <t>24.70</t>
   </si>
   <si>
     <t>21.29</t>
   </si>
   <si>
     <t>Andrey Shchevelev</t>
   </si>
   <si>
     <t>26.08</t>
   </si>
   <si>
     <t>Niyaz Yakshibaev</t>
   </si>
   <si>
     <t>27.35</t>
   </si>
   <si>
     <t>24.49</t>
   </si>
@@ -1161,51 +1161,51 @@
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>100</v>