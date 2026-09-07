--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -17,378 +17,378 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Artem Sosnovskikh</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
-    <t>3.70</t>
-[...2 lines deleted...]
-    <t>Lev Bruskov</t>
+    <t>3.44</t>
+  </si>
+  <si>
+    <t>Лев Брусков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
-    <t>Darya Belonogova</t>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>8.39</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
-    <t>Anna Duganova</t>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>8.71</t>
+  </si>
+  <si>
+    <t>6.63</t>
+  </si>
+  <si>
+    <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
-    <t>Arseniy Kislitsyn</t>
+    <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>8.18</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
-[...8 lines deleted...]
-    <t>Roman Nikitin</t>
+    <t>Роман Никитин</t>
   </si>
   <si>
     <t>9.87</t>
   </si>
   <si>
     <t>7.52</t>
   </si>
   <si>
-    <t>Rodion Pershin</t>
+    <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
+    <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>10.67</t>
   </si>
   <si>
     <t>10.15</t>
   </si>
   <si>
-    <t>Vladimir Semidyanov</t>
+    <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
     <t>9.39</t>
   </si>
   <si>
-    <t>Fedor Artamonov</t>
+    <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
     <t>9.07</t>
   </si>
   <si>
-    <t>Aleksey Pleshkov</t>
+    <t>Алексей Плешков</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
-    <t>Guzel Ziyangirova</t>
+    <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
-    <t>Insaf Nurmukhametov</t>
+    <t>Инсаф Нурмухаметов</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
-    <t>Daniiar Tagirov</t>
+    <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>13.49</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
-    <t>Ivan Shvitd</t>
+    <t>Иван Швитд</t>
   </si>
   <si>
     <t>14.19</t>
   </si>
   <si>
-    <t>12.22</t>
-[...2 lines deleted...]
-    <t>Vladimir Pershin</t>
+    <t>11.28</t>
+  </si>
+  <si>
+    <t>Владимир Першин</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
-    <t>Vladimir Kochergin</t>
+    <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>13.98</t>
   </si>
   <si>
-    <t>Vasily Stasyev</t>
+    <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
-    <t>Timofej Solin</t>
+    <t>Тимофей Солин</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.56</t>
   </si>
   <si>
-    <t>Maria Emshanova</t>
+    <t>Мария Емшанова</t>
   </si>
   <si>
     <t>20.30</t>
   </si>
   <si>
     <t>14.56</t>
   </si>
   <si>
-    <t>Ivan Razinkov</t>
+    <t>Иван Разинков</t>
   </si>
   <si>
     <t>21.23</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
-    <t>Daniel Minniakhmetov</t>
+    <t>Даниэль Минниахметов</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
-    <t>Fedor Savin</t>
+    <t>Федор Савин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>18.64</t>
   </si>
   <si>
-    <t>Amelia Ganieva</t>
+    <t>Амелия Ганиева</t>
   </si>
   <si>
     <t>22.22</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
-    <t>Semën Rudik</t>
+    <t>Семён Рудик</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
     <t>15.08</t>
   </si>
   <si>
-    <t>Svyatoslav Celishchev</t>
+    <t>Святослав Целищев</t>
   </si>
   <si>
     <t>23.63</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
-    <t>Julia Kozlova</t>
+    <t>Юлия Козлова</t>
   </si>
   <si>
     <t>23.71</t>
   </si>
   <si>
     <t>18.78</t>
   </si>
   <si>
-    <t>Evgenia Barmina</t>
+    <t>Евгения Бармина</t>
   </si>
   <si>
     <t>24.70</t>
   </si>
   <si>
     <t>21.29</t>
   </si>
   <si>
-    <t>Andrey Shchevelev</t>
+    <t>Андрей Щевелёв</t>
   </si>
   <si>
     <t>26.08</t>
   </si>
   <si>
-    <t>Niyaz Yakshibaev</t>
+    <t>Нияз Якшибаев</t>
   </si>
   <si>
     <t>27.35</t>
   </si>
   <si>
     <t>24.49</t>
   </si>
   <si>
-    <t>Maxim Sidorov</t>
+    <t>Максим Сидоров</t>
   </si>
   <si>
     <t>34.18</t>
   </si>
   <si>
     <t>28.51</t>
   </si>
   <si>
-    <t>Amir Yusupov</t>
+    <t>Амир Юсупов</t>
   </si>
   <si>
     <t>43.49</t>
   </si>
   <si>
     <t>27.17</t>
   </si>
   <si>
-    <t>Sofia Gabova</t>
+    <t>Софья Габова</t>
   </si>
   <si>
     <t>48.96</t>
   </si>
   <si>
     <t>31.70</t>
   </si>
   <si>
-    <t>Georgii Konstantinov</t>
-[...5 lines deleted...]
-    <t>Iskander Saifiev</t>
+    <t>Георгий Константинов</t>
+  </si>
+  <si>
+    <t>Елена Кислицына</t>
+  </si>
+  <si>
+    <t>Искандер Сайфиев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -711,53 +711,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>