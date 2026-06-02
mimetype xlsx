--- v2 (2026-03-03)
+++ v3 (2026-06-02)
@@ -12,248 +12,251 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>31.71</t>
-[...2 lines deleted...]
-    <t>28.84</t>
+    <t>30.60</t>
+  </si>
+  <si>
+    <t>28.42</t>
+  </si>
+  <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>40.33</t>
+  </si>
+  <si>
+    <t>36.08</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>1:07.63</t>
   </si>
   <si>
     <t>1:00.49</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>1:31.20</t>
+  </si>
+  <si>
+    <t>1:26.72</t>
+  </si>
+  <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>1:50.56</t>
+  </si>
+  <si>
+    <t>1:43.45</t>
+  </si>
+  <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:54.52</t>
   </si>
   <si>
     <t>1:33.43</t>
   </si>
   <si>
     <t>Иван Разинков</t>
   </si>
   <si>
     <t>2:03.24</t>
   </si>
   <si>
     <t>1:44.63</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>2:31.11</t>
-[...11 lines deleted...]
-    <t>2:20.00</t>
+    <t>2:12.10</t>
+  </si>
+  <si>
+    <t>1:58.28</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>2:36.96</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...4 lines deleted...]
-  <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
-    <t>2:51.19</t>
+    <t>2:49.06</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>3:07.76</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>3:16.83</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
-    <t>3:49.28</t>
+    <t>3:29.72</t>
   </si>
   <si>
     <t>Егор Карапетов</t>
   </si>
   <si>
     <t>4:59.02</t>
   </si>
   <si>
     <t>Артур Халиуллин</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>Рафаэль Хатмуллин</t>
   </si>
   <si>
     <t>София Филиппова</t>
   </si>
 </sst>
 </file>
 
@@ -847,166 +850,168 @@
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="1"/>
+      <c r="C18" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C26" s="1"/>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C27" s="1"/>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C30" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>