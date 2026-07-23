--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>30.60</t>
   </si>
   <si>
     <t>28.42</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
@@ -152,105 +152,111 @@
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>1:50.56</t>
   </si>
   <si>
     <t>1:43.45</t>
   </si>
   <si>
+    <t>Мария Емшанова</t>
+  </si>
+  <si>
+    <t>1:52.69</t>
+  </si>
+  <si>
+    <t>1:42.88</t>
+  </si>
+  <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:54.52</t>
   </si>
   <si>
     <t>1:33.43</t>
   </si>
   <si>
     <t>Иван Разинков</t>
   </si>
   <si>
     <t>2:03.24</t>
   </si>
   <si>
     <t>1:44.63</t>
   </si>
   <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>2:07.50</t>
+  </si>
+  <si>
+    <t>1:54.89</t>
+  </si>
+  <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>2:12.10</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...4 lines deleted...]
-  <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
     <t>2:49.06</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>3:07.76</t>
-  </si>
-[...4 lines deleted...]
-    <t>3:16.83</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>3:29.72</t>
   </si>
   <si>
     <t>Егор Карапетов</t>
   </si>
   <si>
     <t>4:59.02</t>
   </si>
   <si>
     <t>Артур Халиуллин</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>Рафаэль Хатмуллин</t>
   </si>
@@ -864,154 +870,158 @@
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
-      <c r="C19" s="1"/>
+      <c r="C19" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="C20" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C26" s="1"/>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C27" s="1"/>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C30" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>