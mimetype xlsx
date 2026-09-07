--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -12,71 +12,71 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>30.60</t>
-[...2 lines deleted...]
-    <t>28.42</t>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>25.58</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
@@ -125,138 +125,141 @@
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
   </si>
   <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>1:45.54</t>
+  </si>
+  <si>
+    <t>1:31.86</t>
+  </si>
+  <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
+    <t>Роман Никитин</t>
+  </si>
+  <si>
+    <t>1:48.02</t>
+  </si>
+  <si>
+    <t>1:28.84</t>
+  </si>
+  <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>1:50.56</t>
   </si>
   <si>
     <t>1:43.45</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>1:52.69</t>
   </si>
   <si>
     <t>1:42.88</t>
   </si>
   <si>
-    <t>Иван Швитд</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Разинков</t>
   </si>
   <si>
     <t>2:03.24</t>
   </si>
   <si>
     <t>1:44.63</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>2:07.50</t>
   </si>
   <si>
     <t>1:54.89</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>2:12.10</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
     <t>2:49.06</t>
-  </si>
-[...4 lines deleted...]
-    <t>3:07.76</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>3:29.72</t>
   </si>
   <si>
     <t>Егор Карапетов</t>
   </si>
   <si>
     <t>4:59.02</t>
   </si>
   <si>
     <t>Артур Халиуллин</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>Рафаэль Хатмуллин</t>
   </si>
@@ -898,130 +901,132 @@
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="1"/>
+      <c r="C21" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" s="1"/>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C27" s="1"/>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C30" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>