--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -77,69 +77,69 @@
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>3.03</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>5.54</t>
   </si>
   <si>
     <t>4.54</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
-    <t>5.29</t>
+    <t>4.78</t>
   </si>
   <si>
     <t>Максим Сидоров</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>4.89</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>4.13</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>7.37</t>
   </si>
@@ -260,72 +260,72 @@
   <si>
     <t>14.81</t>
   </si>
   <si>
     <t>11.81</t>
   </si>
   <si>
     <t>Амир Юсупов</t>
   </si>
   <si>
     <t>19.58</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
     <t>20.23</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
+    <t>Софья Габова</t>
+  </si>
+  <si>
+    <t>20.43</t>
+  </si>
+  <si>
+    <t>14.01</t>
+  </si>
+  <si>
     <t>Амелия Ганиева</t>
   </si>
   <si>
     <t>20.77</t>
   </si>
   <si>
     <t>9.62</t>
   </si>
   <si>
     <t>Тамерлан Нурлыгаянов</t>
   </si>
   <si>
     <t>22.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>18.19</t>
   </si>
   <si>
     <t>Дмитрий Чернов</t>
   </si>
   <si>
     <t>24.68</t>
   </si>
   <si>
     <t>16.33</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>Тимофей Солин</t>
   </si>
   <si>
     <t>28.90</t>
   </si>
@@ -1104,65 +1104,65 @@
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>94</v>