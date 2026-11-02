--- v3 (2026-09-16)
+++ v4 (2026-11-02)
@@ -62,126 +62,135 @@
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Иван Разинков</t>
   </si>
   <si>
     <t>9.26</t>
   </si>
   <si>
     <t>6.14</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>10.31</t>
+  </si>
+  <si>
+    <t>7.80</t>
+  </si>
+  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
     <t>8.17</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
-    <t>12.44</t>
-[...2 lines deleted...]
-    <t>10.60</t>
+    <t>12.06</t>
+  </si>
+  <si>
+    <t>9.37</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>Азамат Ергизов</t>
   </si>
   <si>
     <t>13.80</t>
   </si>
   <si>
     <t>12.23</t>
   </si>
   <si>
+    <t>Виктория Болбатович</t>
+  </si>
+  <si>
+    <t>15.41</t>
+  </si>
+  <si>
+    <t>11.69</t>
+  </si>
+  <si>
     <t>Владислав Бударин</t>
   </si>
   <si>
-    <t>15.86</t>
-[...2 lines deleted...]
-    <t>13.72</t>
+    <t>15.74</t>
+  </si>
+  <si>
+    <t>13.40</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>16.10</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
-    <t>14.31</t>
+    <t>14.06</t>
   </si>
   <si>
     <t>Амин Ахкамов</t>
   </si>
   <si>
     <t>18.84</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>19.56</t>
   </si>
   <si>
     <t>15.66</t>
   </si>
   <si>
     <t>Тимур Мусин</t>
   </si>
   <si>
     <t>20.52</t>
   </si>
@@ -203,93 +212,84 @@
   <si>
     <t>25.25</t>
   </si>
   <si>
     <t>20.75</t>
   </si>
   <si>
     <t>Глеб  Журавлев</t>
   </si>
   <si>
     <t>25.74</t>
   </si>
   <si>
     <t>22.30</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>27.35</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
-    <t>Виктория Болбатович</t>
-[...7 lines deleted...]
-  <si>
     <t>Леонид Демидов</t>
   </si>
   <si>
-    <t>30.84</t>
-[...2 lines deleted...]
-    <t>26.65</t>
+    <t>29.33</t>
+  </si>
+  <si>
+    <t>26.26</t>
   </si>
   <si>
     <t>Амелия Ганиева</t>
   </si>
   <si>
     <t>32.52</t>
   </si>
   <si>
     <t>24.21</t>
   </si>
   <si>
+    <t>Федор Савин</t>
+  </si>
+  <si>
+    <t>33.31</t>
+  </si>
+  <si>
+    <t>25.30</t>
+  </si>
+  <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>33.80</t>
   </si>
   <si>
     <t>26.20</t>
-  </si>
-[...7 lines deleted...]
-    <t>25.30</t>
   </si>
   <si>
     <t>Дмитрий Чернов</t>
   </si>
   <si>
     <t>35.79</t>
   </si>
   <si>
     <t>23.71</t>
   </si>
   <si>
     <t>Амир Юсупов</t>
   </si>
   <si>
     <t>39.99</t>
   </si>
   <si>
     <t>36.92</t>
   </si>
   <si>
     <t>Роман Пономарев</t>
   </si>
   <si>
     <t>41.24</t>
   </si>