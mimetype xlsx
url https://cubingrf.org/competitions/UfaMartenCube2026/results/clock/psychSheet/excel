--- v3 (2026-09-16)
+++ v4 (2026-11-02)
@@ -83,168 +83,168 @@
   <si>
     <t>8.18</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>9.87</t>
   </si>
   <si>
     <t>7.52</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
-    <t>10.67</t>
-[...2 lines deleted...]
-    <t>10.15</t>
+    <t>10.38</t>
+  </si>
+  <si>
+    <t>8.53</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
     <t>9.39</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>9.97</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>13.49</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
+    <t>Мария Емшанова</t>
+  </si>
+  <si>
+    <t>16.41</t>
+  </si>
+  <si>
+    <t>13.82</t>
+  </si>
+  <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>19.84</t>
   </si>
   <si>
     <t>15.31</t>
   </si>
   <si>
-    <t>Мария Емшанова</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Разинков</t>
   </si>
   <si>
     <t>21.23</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
     <t>Даниэль Минниахметов</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
-    <t>18.64</t>
+    <t>18.00</t>
+  </si>
+  <si>
+    <t>Леонид Демидов</t>
+  </si>
+  <si>
+    <t>22.03</t>
+  </si>
+  <si>
+    <t>18.39</t>
   </si>
   <si>
     <t>Амелия Ганиева</t>
   </si>
   <si>
     <t>22.22</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>23.63</t>
   </si>
   <si>
-    <t>17.83</t>
-[...8 lines deleted...]
-    <t>20.96</t>
+    <t>17.44</t>
   </si>
   <si>
     <t>Роман Пономарев</t>
   </si>
   <si>
     <t>25.59</t>
   </si>
   <si>
     <t>19.44</t>
   </si>
   <si>
     <t>Андрей Щевелёв</t>
   </si>
   <si>
     <t>26.08</t>
   </si>
   <si>
     <t>23.71</t>
   </si>
   <si>
     <t>Дмитрий Чернов</t>
   </si>
   <si>
     <t>36.95</t>
   </si>