--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -86,152 +86,152 @@
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
-    <t>6.40</t>
+    <t>5.98</t>
+  </si>
+  <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>7.69</t>
+  </si>
+  <si>
+    <t>4.53</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>5.76</t>
   </si>
   <si>
     <t>Иван Разинков</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
-[...5 lines deleted...]
-    <t>8.27</t>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
+    <t>Владислав Бударин</t>
+  </si>
+  <si>
+    <t>10.56</t>
+  </si>
+  <si>
+    <t>7.72</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>11.02</t>
   </si>
   <si>
     <t>7.33</t>
   </si>
   <si>
-    <t>Владислав Бударин</t>
-[...7 lines deleted...]
-  <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>9.20</t>
   </si>
   <si>
     <t>Виктория Болбатович</t>
   </si>
   <si>
     <t>11.93</t>
   </si>
   <si>
     <t>9.11</t>
   </si>
   <si>
     <t>Амир Юсупов</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
     <t>Амелия Ганиева</t>
   </si>
   <si>
     <t>12.61</t>
   </si>
   <si>
     <t>6.75</t>
   </si>
   <si>
     <t>Дмитрий Чернов</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>11.36</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>14.09</t>
   </si>
   <si>
     <t>6.92</t>
   </si>
   <si>
     <t>Радмир Курбанов</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>10.66</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
     <t>15.38</t>
   </si>
   <si>
     <t>7.13</t>
@@ -251,75 +251,75 @@
   <si>
     <t>15.53</t>
   </si>
   <si>
     <t>6.43</t>
   </si>
   <si>
     <t>Тимур Мусин</t>
   </si>
   <si>
     <t>17.31</t>
   </si>
   <si>
     <t>9.46</t>
   </si>
   <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>17.56</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
+    <t>Леонид Демидов</t>
+  </si>
+  <si>
+    <t>18.08</t>
+  </si>
+  <si>
+    <t>12.64</t>
+  </si>
+  <si>
     <t>Амин Ахкамов</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>18.25</t>
   </si>
   <si>
     <t>9.55</t>
-  </si>
-[...7 lines deleted...]
-    <t>17.94</t>
   </si>
   <si>
     <t>Сергей Абдулов</t>
   </si>
   <si>
     <t>27.05</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>Алишер Тюлебаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>