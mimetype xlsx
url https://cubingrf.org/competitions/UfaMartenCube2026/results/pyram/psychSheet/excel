--- v1 (2026-05-02)
+++ v2 (2026-06-21)
@@ -188,138 +188,138 @@
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
     <t>Амелия Ганиева</t>
   </si>
   <si>
     <t>12.61</t>
   </si>
   <si>
     <t>6.75</t>
   </si>
   <si>
     <t>Дмитрий Чернов</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>11.36</t>
   </si>
   <si>
+    <t>Святослав Целищев</t>
+  </si>
+  <si>
+    <t>13.36</t>
+  </si>
+  <si>
+    <t>8.57</t>
+  </si>
+  <si>
     <t>Федор Савин</t>
   </si>
   <si>
-    <t>14.09</t>
+    <t>13.48</t>
   </si>
   <si>
     <t>6.92</t>
   </si>
   <si>
     <t>Радмир Курбанов</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>10.66</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
     <t>15.38</t>
   </si>
   <si>
     <t>7.13</t>
   </si>
   <si>
     <t>Андрей Щевелёв</t>
   </si>
   <si>
     <t>15.47</t>
   </si>
   <si>
     <t>10.85</t>
   </si>
   <si>
     <t>Роман Пономарев</t>
   </si>
   <si>
     <t>15.53</t>
   </si>
   <si>
     <t>6.43</t>
   </si>
   <si>
+    <t>Леонид Демидов</t>
+  </si>
+  <si>
+    <t>16.13</t>
+  </si>
+  <si>
+    <t>8.98</t>
+  </si>
+  <si>
     <t>Тимур Мусин</t>
   </si>
   <si>
     <t>17.31</t>
   </si>
   <si>
     <t>9.46</t>
   </si>
   <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>17.56</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
-    <t>Леонид Демидов</t>
-[...7 lines deleted...]
-  <si>
     <t>Амин Ахкамов</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
     <t>11.40</t>
-  </si>
-[...7 lines deleted...]
-    <t>9.55</t>
   </si>
   <si>
     <t>Сергей Абдулов</t>
   </si>
   <si>
     <t>27.05</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>Алишер Тюлебаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>