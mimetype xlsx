--- v2 (2026-06-21)
+++ v3 (2026-08-26)
@@ -35,102 +35,102 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
     <t>1.73</t>
   </si>
   <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>4.15</t>
+  </si>
+  <si>
+    <t>3.19</t>
+  </si>
+  <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>4.47</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.40</t>
-  </si>
-[...7 lines deleted...]
-    <t>5.98</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
     <t>4.53</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>5.76</t>
   </si>
   <si>
     <t>Иван Разинков</t>
   </si>
   <si>
     <t>8.76</t>
   </si>