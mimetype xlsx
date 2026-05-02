--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -86,51 +86,51 @@
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>36.37</t>
   </si>
   <si>
     <t>26.17</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>39.72</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
-    <t>55.91</t>
+    <t>52.74</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>1:11.73</t>
   </si>
   <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>1:11.89</t>
   </si>
   <si>
     <t>Даниэль Минниахметов</t>
   </si>
   <si>
     <t>1:17.80</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>1:54.22</t>
   </si>