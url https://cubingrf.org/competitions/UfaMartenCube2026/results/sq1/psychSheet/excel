--- v1 (2026-05-02)
+++ v2 (2026-09-16)
@@ -26,135 +26,135 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Роман Никитин</t>
+  </si>
+  <si>
+    <t>12.56</t>
+  </si>
+  <si>
+    <t>7.89</t>
+  </si>
+  <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>16.70</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
-    <t>Роман Никитин</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>23.75</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>30.22</t>
   </si>
   <si>
     <t>20.28</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
-    <t>36.37</t>
-[...2 lines deleted...]
-    <t>26.17</t>
+    <t>33.04</t>
+  </si>
+  <si>
+    <t>24.47</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>39.72</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>52.74</t>
   </si>
   <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>1:04.66</t>
+  </si>
+  <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>1:11.73</t>
   </si>
   <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>1:11.89</t>
   </si>
   <si>
     <t>Даниэль Минниахметов</t>
   </si>
   <si>
     <t>1:17.80</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:54.22</t>
   </si>
   <si>
     <t>Андрей Щевелёв</t>
   </si>
   <si>
     <t>Иван Разинков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>