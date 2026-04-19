--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -254,84 +254,84 @@
   <si>
     <t>Шамиль Сабитов</t>
   </si>
   <si>
     <t>20.55</t>
   </si>
   <si>
     <t>Александр Горбунов</t>
   </si>
   <si>
     <t>24.19</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>Леонид Кузнецов</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
     <t>20.52</t>
   </si>
   <si>
+    <t>Даниэль Минниахметов</t>
+  </si>
+  <si>
+    <t>25.25</t>
+  </si>
+  <si>
+    <t>20.75</t>
+  </si>
+  <si>
     <t>Арслан Галяутдинов</t>
   </si>
   <si>
     <t>25.52</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>Никита Яшин</t>
   </si>
   <si>
     <t>26.98</t>
   </si>
   <si>
     <t>24.92</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>27.35</t>
   </si>
   <si>
     <t>20.39</t>
-  </si>
-[...7 lines deleted...]
-    <t>20.75</t>
   </si>
   <si>
     <t>Эмир Асадуллин</t>
   </si>
   <si>
     <t>33.71</t>
   </si>
   <si>
     <t>25.79</t>
   </si>
   <si>
     <t>Мурат Бастанов</t>
   </si>
   <si>
     <t>40.21</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Иван Минигараев</t>
   </si>
   <si>
     <t>42.63</t>
   </si>