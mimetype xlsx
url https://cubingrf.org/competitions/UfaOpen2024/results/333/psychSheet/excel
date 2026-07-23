--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -113,51 +113,51 @@
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>9.23</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
     <t>8.17</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
-    <t>9.51</t>
+    <t>7.80</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>12.98</t>
   </si>