--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -101,51 +101,51 @@
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>10.90</t>
   </si>
   <si>
     <t>8.49</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>9.48</t>
+    <t>7.20</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>11.32</t>
   </si>
   <si>
     <t>9.76</t>
   </si>
   <si>
     <t>Гузель Зиянгирова</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>13.04</t>
   </si>