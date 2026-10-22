--- v2 (2026-03-03)
+++ v3 (2026-10-22)
@@ -38,114 +38,114 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>4.39</t>
+    <t>4.07</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>4.47</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>Чингизхан Мухаметдинов</t>
   </si>
   <si>
     <t>6.14</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
+    <t>Арсений Кислицын</t>
+  </si>
+  <si>
+    <t>6.33</t>
+  </si>
+  <si>
+    <t>3.40</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>6.34</t>
   </si>
   <si>
     <t>3.95</t>
-  </si>
-[...7 lines deleted...]
-    <t>3.40</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>7.15</t>
   </si>
   <si>
     <t>3.99</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>7.50</t>
   </si>
@@ -817,51 +817,51 @@
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>