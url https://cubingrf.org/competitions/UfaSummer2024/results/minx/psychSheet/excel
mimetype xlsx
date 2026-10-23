--- v2 (2026-04-19)
+++ v3 (2026-10-23)
@@ -77,69 +77,69 @@
   <si>
     <t>Чингизхан Мухаметдинов</t>
   </si>
   <si>
     <t>1:24.32</t>
   </si>
   <si>
     <t>1:14.00</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:25.78</t>
   </si>
   <si>
     <t>1:18.32</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Батырхан Гайсин</t>
   </si>
   <si>
     <t>1:49.34</t>
   </si>
   <si>
     <t>1:35.05</t>
   </si>
   <si>
     <t>Михаил Миняев</t>
   </si>
   <si>
     <t>2:14.82</t>
   </si>