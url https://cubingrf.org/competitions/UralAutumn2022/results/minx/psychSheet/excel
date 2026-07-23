--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -53,102 +53,102 @@
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>1:31.20</t>
+  </si>
+  <si>
+    <t>1:26.72</t>
+  </si>
+  <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Батырхан Гайсин</t>
   </si>
   <si>
     <t>1:49.34</t>
   </si>
   <si>
     <t>1:35.05</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>1:58.17</t>
   </si>
   <si>
     <t>1:44.96</t>
   </si>
   <si>
     <t>Азалия Гафарова</t>
   </si>
   <si>
     <t>2:04.01</t>
   </si>
   <si>
     <t>1:48.86</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>2:07.30</t>
   </si>
   <si>
     <t>1:54.29</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:20.00</t>
   </si>
   <si>
     <t>Ислам Ражев</t>
   </si>
   <si>
     <t>2:36.99</t>
   </si>
   <si>
     <t>2:10.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>