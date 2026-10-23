--- v3 (2026-07-23)
+++ v4 (2026-10-23)
@@ -59,51 +59,51 @@
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
-    <t>1:26.72</t>
+    <t>1:26.45</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Батырхан Гайсин</t>
   </si>
   <si>
     <t>1:49.34</t>
   </si>
   <si>
     <t>1:35.05</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>1:58.17</t>
   </si>