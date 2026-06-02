--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -101,51 +101,51 @@
   <si>
     <t>39.36</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>45.44</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>45.56</t>
   </si>
   <si>
     <t>38.01</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
-    <t>55.87</t>
+    <t>55.58</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>Алексей Барвинк</t>
   </si>
   <si>
     <t>59.40</t>
   </si>
   <si>
     <t>50.38</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>1:00.02</t>
   </si>
   <si>
     <t>56.29</t>
   </si>
   <si>
     <t>Илья Горинов</t>
   </si>