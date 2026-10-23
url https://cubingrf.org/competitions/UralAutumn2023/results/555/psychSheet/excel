--- v3 (2026-06-02)
+++ v4 (2026-10-23)
@@ -80,84 +80,84 @@
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>1:37.91</t>
   </si>
   <si>
     <t>1:21.15</t>
   </si>
   <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>1:41.96</t>
+  </si>
+  <si>
+    <t>1:35.01</t>
+  </si>
+  <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>1:47.17</t>
   </si>
   <si>
     <t>1:34.65</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>1:50.46</t>
   </si>
   <si>
     <t>1:39.59</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:57.04</t>
   </si>
   <si>
     <t>1:47.63</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:45.99</t>
   </si>
   <si>
     <t>Алексей Барвинк</t>
   </si>
   <si>
     <t>2:03.24</t>
   </si>
   <si>
     <t>1:58.53</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>2:22.28</t>
   </si>
   <si>
     <t>2:00.86</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>2:23.48</t>
   </si>