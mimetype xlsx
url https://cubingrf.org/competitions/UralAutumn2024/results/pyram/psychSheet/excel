--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -32,71 +32,71 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>1.77</t>
+    <t>1.64</t>
+  </si>
+  <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.17</t>
   </si>
   <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>4.50</t>
   </si>
   <si>
     <t>3.31</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>2.32</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
     <t>3.87</t>
@@ -107,50 +107,59 @@
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
+    <t>Тимур Файрушин</t>
+  </si>
+  <si>
+    <t>7.00</t>
+  </si>
+  <si>
+    <t>4.60</t>
+  </si>
+  <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Алексей Ружинский</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>Сергей Бубликов</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
@@ -201,59 +210,50 @@
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>14.76</t>
   </si>
   <si>
     <t>8.27</t>
   </si>
   <si>
     <t>Светлана Козикова</t>
   </si>
   <si>
     <t>15.92</t>
   </si>
   <si>
     <t>10.17</t>
   </si>
   <si>
     <t>Алиса Козикова</t>
   </si>
   <si>
     <t>16.86</t>
   </si>
   <si>
     <t>15.45</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.85</t>
   </si>
   <si>
     <t>Арсений Трифонов</t>
   </si>
   <si>
     <t>18.00</t>
   </si>
   <si>
     <t>13.30</t>
   </si>
   <si>
     <t>Дмитрий Крохалев</t>
   </si>
   <si>
     <t>19.40</t>
   </si>
   <si>
     <t>18.62</t>
   </si>
   <si>
     <t>Полина Торгашова</t>
   </si>
   <si>
     <t>23.79</t>
   </si>
@@ -800,65 +800,65 @@
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>