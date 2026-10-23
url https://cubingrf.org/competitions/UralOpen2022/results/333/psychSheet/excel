--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -41,87 +41,87 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>9.37</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
-    <t>8.21</t>
+    <t>7.21</t>
+  </si>
+  <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>9.26</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.23</t>
   </si>
   <si>
     <t>Илья Горинов</t>
   </si>
   <si>
     <t>13.30</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
     <t>Алексей Барвинк</t>
   </si>
   <si>
     <t>13.35</t>
   </si>
   <si>
     <t>11.49</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>13.62</t>
   </si>