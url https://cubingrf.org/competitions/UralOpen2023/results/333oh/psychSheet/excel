--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -83,54 +83,54 @@
   <si>
     <t>12.51</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>16.93</t>
   </si>
   <si>
     <t>11.71</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>17.56</t>
   </si>
   <si>
     <t>14.76</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>19.81</t>
-[...2 lines deleted...]
-    <t>16.76</t>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>15.95</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>24.33</t>
   </si>
   <si>
     <t>21.30</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>