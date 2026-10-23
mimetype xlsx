--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -29,108 +29,108 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>27.60</t>
+    <t>26.28</t>
   </si>
   <si>
     <t>23.76</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>30.11</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>35.88</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
-    <t>37.61</t>
+    <t>35.76</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>41.74</t>
   </si>
   <si>
     <t>36.09</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
-    <t>44.48</t>
-[...2 lines deleted...]
-    <t>37.68</t>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>33.41</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>45.05</t>
   </si>
   <si>
     <t>39.36</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>45.56</t>
   </si>
   <si>
     <t>38.01</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>55.94</t>
   </si>